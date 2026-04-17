--- v0 (2026-03-09)
+++ v1 (2026-04-17)
@@ -162,693 +162,684 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coenergy-based methodology for modeling anisotropy in grain-oriented electrical steel</w:t>
+                <w:t xml:space="preserve">Logistic based modeling of magnetic saturation and anisotropy in ferromagnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Janbain</w:t>
+                <w:t xml:space="preserve">Eduardo H. Coldebella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floran Martin</w:t>
+                <w:t xml:space="preserve">Jean Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293593v1</w:t>
+                <w:t xml:space="preserve">hal-05564018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of streamer in gas by FEM and semi-Lagrangian method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bennini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2025.3612570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the geometric parameters of a vertical rotational single-sheet tester on sample field homogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coenergy-based methodology for modeling anisotropy in grain-oriented electrical steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Janbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+                <w:t xml:space="preserve">Floran Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anouar Belahcen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2022-0298⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2025.3607116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137138v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for e-NVH Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pile</w:t>
+                <w:t xml:space="preserve">Influence of the geometric parameters of a vertical rotational single-sheet tester on sample field homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3288286⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.914-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2022-0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256473v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Magnetic Anisotropy in Electrical Steel Sheet by Means of Cumulative Distribution Functions of Gaussians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+                <w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for e-NVH Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Glesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Leite</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58 (8), pp.1-5. </w:t>
+              <w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3288286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113075v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D electrostatic modeling of twisted pairs</w:t>
               </w:r>
@@ -958,2902 +949,3036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain-oriented electrical steel rotors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Racha Aydoun</w:t>
+                <w:t xml:space="preserve">Modelling of Magnetic Anisotropy in Electrical Steel Sheet by Means of Cumulative Distribution Functions of Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0200⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203180v1</w:t>
+                <w:t xml:space="preserve">hal-04113075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Racha Aydoun</w:t>
+                <w:t xml:space="preserve">Analytical study of air-gap surface force – application to electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-209205⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.658-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197293v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Finite Element Simulation Methodologies for the Use of Paschen’s Law in the Prediction of Partial Discharge Risk in Electrical Windings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain-oriented electrical steel rotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Mathurin</w:t>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Duchesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.144557-144564. </w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.981 - 988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3013337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198909v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Combined Effects of the Air-Gap Transfer for Maxwell Tensor and the Tooth Mechanical Modulation in Electrical Machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948228⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.691-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197880v1</w:t>
+                <w:t xml:space="preserve">hal-03197293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of air-gap surface force – application to electrical machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+                <w:t xml:space="preserve">Assessment of Finite Element Simulation Methodologies for the Use of Paschen’s Law in the Prediction of Partial Discharge Risk in Electrical Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0147⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.144557-144564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3013337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197884v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of segmented-shifted grain-oriented sheets in magnetic circuits of small AC motors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+                <w:t xml:space="preserve">Study of the Combined Effects of the Air-Gap Transfer for Maxwell Tensor and the Tooth Mechanical Modulation in Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2019-0063⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350696v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Energy Efficiency of Induction Machines by the Use of Grain-Oriented Magnetic Materials and Die Casting Copper Squirrel Cage in the Rotor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The use of segmented-shifted grain-oriented sheets in magnetic circuits of small AC motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2873532⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.617 - 622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2019-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350685v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Partial Discharge Inception Voltage and Location of Partial Discharges by Means of Paschen’s Theory and FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the Energy Efficiency of Induction Machines by the Use of Grain-Oriented Magnetic Materials and Die Casting Copper Squirrel Cage in the Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2902374⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (2), pp.1280-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2873532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350675v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Partial Discharge Inception Voltage and Location of Partial Discharges by Means of Paschen’s Theory and FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0224⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.7203504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2902374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350707v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy model for modern grain oriented electrical steel based on orientation distribution function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounaim Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5006471⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (6), pp.1756-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350727v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling of a Virtual Air Gap by Means of a Reluctance Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+                <w:t xml:space="preserve">Anisotropy model for modern grain oriented electrical steel based on orientation distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Naceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2680402⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5006471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350733v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Flux Tube Portions by Adjunction of Electric or Magnetic Multivalued Equipotential Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Modeling of a Virtual Air Gap by Means of a Reluctance Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Naceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.7401704. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (7), pp.8002007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2661401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2680402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350742v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Winding Lumped Parameter Equivalent Circuit by Means of Finite Element Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Flux Tube Portions by Adjunction of Electric or Magnetic Multivalued Equipotential Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2671423⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7401704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2661401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350736v1</w:t>
+                <w:t xml:space="preserve">hal-03350742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the electrical circuit configurations of a DVR coupling transformer with a magnetic bypass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
+                <w:t xml:space="preserve">Determination of Winding Lumped Parameter Equivalent Circuit by Means of Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guuinic</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2016-0402⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2671423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350740v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Specific Losses in the Limbs of an Epstein Frame Using a Three Epstein Frame Methodology Applied to Grain Oriented Electrical Steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the electrical circuit configurations of a DVR coupling transformer with a magnetic bypass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guuinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16060826⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.804-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2016-0402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350797v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to the critical induction in transformer cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (4), pp.583-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAE-150135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Coupling Transformer With a Virtual Air Gap for Dynamic Voltage Restorers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Specific Losses in the Limbs of an Epstein Frame Using a Three Epstein Frame Methodology Applied to Grain Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guuinic</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (7), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2519001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s16060826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350800v1</w:t>
+                <w:t xml:space="preserve">hal-03350797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mechanical Deformations of Transformer Corners on Core Losses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Penin</w:t>
+                <w:t xml:space="preserve">Design of a Coupling Transformer With a Virtual Air Gap for Dynamic Voltage Restorers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guuinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51 (4), pp.8400605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363057⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2519001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350801v1</w:t>
+                <w:t xml:space="preserve">hal-03350800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain-Oriented Steel Rings for an Experimental Comparison of Relative Magnetostriction and Maxwell's Forces Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Impact of Mechanical Deformations of Transformer Corners on Core Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (8), pp.4374-4382. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.8400605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2013.2276772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350810v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental model for study of electro-magnetic phenomena in stator core-end laminations of large generators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Romary</w:t>
+                <w:t xml:space="preserve">Grain-Oriented Steel Rings for an Experimental Comparison of Relative Magnetostriction and Maxwell's Forces Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costan</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (8), pp.4374-4382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2013.2276772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350828v1</w:t>
+                <w:t xml:space="preserve">hal-03350810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Magnetic Flux Distribution in a New Shifted Non-Segmented Grain Oriented AC Motor Magnetic Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Penin</w:t>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lecointe</w:t>
+                <w:t xml:space="preserve">J.F. Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (5), pp.1977-1980. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2244586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Analytical Calculation of Static Leakage Parameters: A Step Toward HF Transformer Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental model for study of electro-magnetic phenomena in stator core-end laminations of large generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Margueron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Kéradec</w:t>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608447v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Projection Method of Source Quantities in Coupled Finite-Element Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Analytical Calculation of Static Leakage Parameters: A Step Toward HF Transformer Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Besri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Kéradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Abakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012652⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (3), pp.1055-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2010.2045327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350844v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Galerkin Projection Method for Coupled Problems</w:t>
+                <w:t xml:space="preserve">Accurate Projection Method of Source Quantities in Coupled Finite-Element Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Piriou</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.1132-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a Galerkin Projection Method for Coupled Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (6), pp.830-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2008.915798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3863,716 +3988,716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Streamer in Gas by FEM and Semi-Lagrangian Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bennini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenergy-Based Methodology for Modeling Anisotropy in Grain-Oriented Electrical Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Janbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Belahcen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric characterization of insulation on circular cross-section conductor wires -Gallium method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Franzoi Mazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Sadowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16o Congresso Brasileiro de Eletromagnetismo - CBMAG 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Online (Brasil), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of a cumulative distribution functions-based model allowing to account for the anisotropy in electrical steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean V. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Stabilization Methods for Finite Element Method in the Context of Space Charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for eNVH Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Glesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Circuit Model Accounting for the Frequency-Dependent Behavior of Electrical Machine Windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Hazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4614,323 +4739,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of magnetic anisotropy in electrical steel sheet by means of cumulative distribution functions of Gaussians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of the geometric parameters of a vertical rotational single sheet tester on sample field homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vianei Leite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Joint MMM-Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114189v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the geometric parameters of a vertical rotational single sheet tester on sample field homogeneity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling of magnetic anisotropy in electrical steel sheet by means of cumulative distribution functions of Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">15th Joint MMM-Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114187v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Behavior of the Lumped Parameter Model of the Windings of Electrical Machines in Transient Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Hazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4972,198 +5097,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la Projection des Forces Magnétiques pour le Calcul des Vibrations dans les Machines Électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frequency-dependant lumped parameter model of electrical machine windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Hazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5205,2014 +5330,2014 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields (EMF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geometrical dimensions of a vertical rotational single sheet tester on its performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montreal, QC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain oriented electrical steel rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the Magnetic Anisotropy in 2D Finite Element Method Using the Theory of Orientation Distribution Functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
+                <w:t xml:space="preserve">Effect of Mesh-to-Mesh Projection on the Magnetic Tooth Forces Calculation in Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual), Sweden. pp.2500-2506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114193v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mesh-to-Mesh Projection on the Magnetic Tooth Forces Calculation in Electrical Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Pile</w:t>
+                <w:t xml:space="preserve">Implementation of the Magnetic Anisotropy in 2D Finite Element Method Using the Theory of Orientation Distribution Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Batistela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Pise, Italy. pp.398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203211v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling transformer operation of a dynamic voltage restorer with electronics protected from fault currents under electrical grid conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roisse</w:t>
+                <w:t xml:space="preserve">Comparison of Finite Element Formulations for the Modelling of High-Frequency Effects in Electromagnetic Coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Davister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Frebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1--2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2019.8785131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04114194v1</w:t>
+                <w:t xml:space="preserve">hal-04114196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive diagnostic based on HF modeling of electrical machines windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, San Diego, United States. pp.901--906, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMDC.2019.8785322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the combined effects of the air-gap transfer for maxwell tensor and the tooth mechanical modulation in electrical machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+                <w:t xml:space="preserve">Coupling transformer operation of a dynamic voltage restorer with electronics protected from fault currents under electrical grid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego (CA), United States. pp.547--552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2019.8785131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114195v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Finite Element Formulations for the Modelling of High-Frequency Effects in Electromagnetic Coils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+                <w:t xml:space="preserve">Study of the combined effects of the air-gap transfer for maxwell tensor and the tooth mechanical modulation in electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1--2</w:t>
+              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114196v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic prédictif basé sur une modélisation HF du bobinage des machines électriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of partial discharge inception voltage and location of partial discharges by means of Paschen's theory and FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.1049--1054</w:t>
+              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114201v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of partial discharge inception voltage and location of partial discharges by means of Paschen's theory and FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic prédictif basé sur une modélisation HF du bobinage des machines électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.1049--1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114200v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pile</w:t>
+                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950681v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Racha Aydoun</w:t>
+                <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981829v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application limits of the airgap Maxwell tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Energy-Efficiency of Induction Machines by the Use of Grain-Oriented Magnetic Materials and Die-Casting Copper Squirrel Cage in the Rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Miami, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Segmented-Shifted GO Sheet in Magnetic Circuits of Small AC Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII International Symposium on Electromagnetic Fields (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lotz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy Model for Modern Grain Oriented Electrical Steel Based on Orientation Distribution Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Conference on Magnetism and Magnetic Materials (MMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrated winding machines fed by PWM inverters: insulation design helped by simulations based on equivalent circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7227,87 +7352,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Fort Worth (TX), United States. pp.209--212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination par la méthode des élements finis des paramètres d'un circuit électrique équivalent des bobinages des machines électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7322,2784 +7447,2784 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées couplées SEEDS / Jeunes Chercheurs en Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling transformer operation of a dynamic voltage restorer under electrical grid conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of flux tube portions by adjunction of electric or magnetic multivalued equipotential lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guuinic</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.1-1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816109⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260219v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled magneto-thermal formulation to characterize a coil composed of conductors with an inorganic insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. pp.113--114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of winding lumped parameter equivalent circuit by means of finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, FL, France. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of PDIV in motor coils using finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeneclaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 1st International Conference on Dielectrics (ICD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.638--641, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de Nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Circuit Design of a Coupling Transformer with a Virtual Air Gap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Coupling transformer operation of a dynamic voltage restorer under electrical grid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Majchrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guuinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114207v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a coupling transformer with a virtual air gap for dynamic voltage restorers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Electrical Circuit Design of a Coupling Transformer with a Virtual Air Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Majchrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guuinic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th joint MMM-INTERMAG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, CA, United States. pp.1--6</w:t>
+              <w:t xml:space="preserve">XXIV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. pp.127--128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114206v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de nickel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+                <w:t xml:space="preserve">Design of a coupling transformer with a virtual air gap for dynamic voltage restorers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guuinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th joint MMM-INTERMAG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, CA, United States. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117492v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of flux tube portions by adjunction of electric or magnetic multivalued equipotential lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114210v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Virtual Air Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Naceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Symposium on Electromagnetic Fields (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Epstein frames to characterize iron losses and mean path length of grain oriented electrical steel lamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Symposium on Electromagnetic Fields (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electrical steel grade on the magnetic flux distribution in transformer core corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling transformer with a virtual air gap for the protection of dynamic voltage restorers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Majchrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guuinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference on IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, TX, France. pp.462--468, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2014.7048541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of carrier phase jumps to reduce some PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference on IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. pp.762--768, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2014.7048586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reliability analysis method of wide band gap power electronic components and modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microelectronics and Packaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a reliability analysis method of wide band gap power electronic components and modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAPS-Europe European Microelectronics and Packaging Conference EMPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Structural Deformations on Transformer Core Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Soft Magnetic Materials Conference (SMM 21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Budapest, Hungary. pp.325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D computation and analysis of magnetic field in the end-region of turbo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oîta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of relative magnetostriction and Maxwell’s forces in stacked grain oriented steel structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1971-1976, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to iron losses decrease in AC motor: a new shifted non segmented Grain Oriented magnetic circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Petrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oîta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the magnetic flux distribution in a new shifted non-segmented grain oriented AC motor magnetic circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oîta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of stator core-end packets under the action of two incident fluxes -Real scale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of IEEE Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montreal, QC, Canada. pp.2043-2048, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2012.6388744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC magnetic circuits using non segmented shifted grain oriented electrical steel sheets: study of magnetic flux transition between sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Soft Magnetic Materials conference (SMM 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10109,265 +10234,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Coefficients from Air-gap to Stator Bore Radius for Magnetic Force Wavenumbers -Application to Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10377,105 +10502,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la simulation numérique à l'amélioration de l'efficacité énergétique et du système d'isolation électrique des dispositifs électrotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université d'Artois, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04318401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10543,51 +10668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F28B13E2"/>
+    <w:nsid w:val="57480457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10774,51 +10899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6796-5796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133936996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05293593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Janbain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belahcen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3607116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05293604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bennini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137138v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Costa Ayres Tolentino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vianei Leite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04256473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3288286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04113075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hazim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2021-0139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Aydoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209205" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03198909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mathurin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3013337" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delamotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2873532" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaim Tounzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0224" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350727v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006471" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Naceur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2680402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2661401" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Majchrzak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guuinic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2016-0402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060826" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Penin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-150135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2519001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Penin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2276772" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vogt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brudny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244586" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608447v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2045327" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abakar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012652" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dular" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ducreux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.915798" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bennini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Franzoi Mazzola" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Leite" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114188v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114191v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tounzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Batistela" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785131" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114196v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frebel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114198v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114203v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delamotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002251" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114204v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114205v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114209v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816263" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114212v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeneclaey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547696" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816162" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114214v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Naceur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114215v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048541" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048586" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114218v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350151" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260670v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrea" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260604v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388744" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04318401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6796-5796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133936996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05564018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo H. Coldebella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Costa Ayres Tolentino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05293604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bennini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05293593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Janbain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belahcen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3607116" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vianei Leite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04256473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3288286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hazim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2021-0139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04113075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Aydoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0200" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03198909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mathurin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3013337" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delamotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2873532" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaim Tounzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006471" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Naceur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2680402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2661401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671423" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Majchrzak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guuinic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2016-0402" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Penin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-150135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2519001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Penin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2276772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brudny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244586" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vogt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2045327" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abakar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012652" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dular" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ducreux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.915798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bennini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Franzoi Mazzola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Leite" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114190v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tounzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Batistela" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frebel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785322" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roisse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981829v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delamotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002251" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114204v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114210v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816162" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114211v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114212v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeneclaey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547696" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816109" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Naceur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114217v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048541" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114216v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048586" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350151" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260670v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388744" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260540v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169268v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168162v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04318401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>