--- v1 (2026-04-17)
+++ v2 (2026-05-12)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">133936996</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=f464TgoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,3797 +209,3797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistic based modeling of magnetic saturation and anisotropy in ferromagnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo H. Coldebella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of streamer in gas by FEM and semi-Lagrangian method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A coenergy-based methodology for modeling anisotropy in grain-oriented electrical steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pile</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Abir Janbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Belahcen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2025.3612570⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2025.3607116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293604v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coenergy-based methodology for modeling anisotropy in grain-oriented electrical steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling of streamer in gas by FEM and semi-Lagrangian method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bennini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouar Belahcen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2025.3607116⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2025.3612570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293593v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the geometric parameters of a vertical rotational single-sheet tester on sample field homogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for e-NVH Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Glesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2022-0298⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3288286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137138v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for e-NVH Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of the geometric parameters of a vertical rotational single-sheet tester on sample field homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Glesser</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3288286⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.914-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2022-0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256473v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D electrostatic modeling of twisted pairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaoutar Hazim</w:t>
+                <w:t xml:space="preserve">Modelling of Magnetic Anisotropy in Electrical Steel Sheet by Means of Cumulative Distribution Functions of Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-04-2021-0139⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (8), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464151v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Magnetic Anisotropy in Electrical Steel Sheet by Means of Cumulative Distribution Functions of Gaussians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D electrostatic modeling of twisted pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Hazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3166117⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.48-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-04-2021-0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113075v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of air-gap surface force – application to electrical machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2020-0147⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (4), pp.691-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197884v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain-oriented electrical steel rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (1), pp.981 - 988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/phys-2020-0200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment of Finite Element Simulation Methodologies for the Use of Paschen’s Law in the Prediction of Partial Discharge Risk in Electrical Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-209205⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.144557-144564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3013337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197293v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Finite Element Simulation Methodologies for the Use of Paschen’s Law in the Prediction of Partial Discharge Risk in Electrical Windings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Combined Effects of the Air-Gap Transfer for Maxwell Tensor and the Tooth Mechanical Modulation in Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Duchesne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Raphael Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.144557-144564. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3013337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198909v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Combined Effects of the Air-Gap Transfer for Maxwell Tensor and the Tooth Mechanical Modulation in Electrical Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical study of air-gap surface force – application to electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Pile</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2948228⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.658-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2020-0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197880v1</w:t>
+                <w:t xml:space="preserve">hal-03197884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of segmented-shifted grain-oriented sheets in magnetic circuits of small AC motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Increasing the Energy Efficiency of Induction Machines by the Use of Grain-Oriented Magnetic Materials and Die Casting Copper Squirrel Cage in the Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2019-0063⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (2), pp.1280-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2873532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350696v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Energy Efficiency of Induction Machines by the Use of Grain-Oriented Magnetic Materials and Die Casting Copper Squirrel Cage in the Rotor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of Partial Discharge Inception Voltage and Location of Partial Discharges by Means of Paschen’s Theory and FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Delamotte</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2873532⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.7203504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2902374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350685v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Partial Discharge Inception Voltage and Location of Partial Discharges by Means of Paschen’s Theory and FEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The use of segmented-shifted grain-oriented sheets in magnetic circuits of small AC motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2902374⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.617 - 622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2019-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350675v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounaim Tounzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (6), pp.1756-1769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy model for modern grain oriented electrical steel based on orientation distribution function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5006471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling of a Virtual Air Gap by Means of a Reluctance Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of Flux Tube Portions by Adjunction of Electric or Magnetic Multivalued Equipotential Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ines Naceur</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (7), pp.8002007. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.7401704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2680402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2661401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350733v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Flux Tube Portions by Adjunction of Electric or Magnetic Multivalued Equipotential Lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of Winding Lumped Parameter Equivalent Circuit by Means of Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.7401704. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2661401⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2671423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350742v1</w:t>
+                <w:t xml:space="preserve">hal-03350736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Winding Lumped Parameter Equivalent Circuit by Means of Finite Element Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of the electrical circuit configurations of a DVR coupling transformer with a magnetic bypass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guuinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2671423⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.804-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2016-0402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350736v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the electrical circuit configurations of a DVR coupling transformer with a magnetic bypass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization and Modeling of a Virtual Air Gap by Means of a Reluctance Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guuinic</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Naceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2016-0402⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (7), pp.8002007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2680402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350740v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to the critical induction in transformer cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of Specific Losses in the Limbs of an Epstein Frame Using a Three Epstein Frame Methodology Applied to Grain Oriented Electrical Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (4), pp.583-592. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-150135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s16060826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350749v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Specific Losses in the Limbs of an Epstein Frame Using a Three Epstein Frame Methodology Applied to Grain Oriented Electrical Steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new approach to the critical induction in transformer cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16060826⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.583-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-150135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350797v1</w:t>
+                <w:t xml:space="preserve">hal-03350749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Coupling Transformer With a Virtual Air Gap for Dynamic Voltage Restorers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guuinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (7), pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2519001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mechanical Deformations of Transformer Corners on Core Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (4), pp.8400605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain-Oriented Steel Rings for an Experimental Comparison of Relative Magnetostriction and Maxwell's Forces Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (8), pp.4374-4382. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2013.2276772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Magnetic Flux Distribution in a New Shifted Non-Segmented Grain Oriented AC Motor Magnetic Circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental model for study of electro-magnetic phenomena in stator core-end laminations of large generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Belgrand</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350835v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental model for study of electro-magnetic phenomena in stator core-end laminations of large generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Magnetic Flux Distribution in a New Shifted Non-Segmented Grain Oriented AC Motor Magnetic Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vogt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Demian</w:t>
+                <w:t xml:space="preserve">J.F. Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Romary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costan</w:t>
+                <w:t xml:space="preserve">T. Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (5), pp.1977-1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2244586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350828v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Analytical Calculation of Static Leakage Parameters: A Step Toward HF Transformer Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Besri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Kéradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (3), pp.1055-1063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tia.2010.2045327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Projection Method of Source Quantities in Coupled Finite-Element Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp.1132-1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Galerkin Projection Method for Coupled Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (6), pp.830-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2008.915798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3988,4308 +4009,4325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Streamer in Gas by FEM and Semi-Lagrangian Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bennini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenergy-Based Methodology for Modeling Anisotropy in Grain-Oriented Electrical Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Janbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Belahcen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric characterization of insulation on circular cross-section conductor wires -Gallium method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Franzoi Mazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Sadowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16o Congresso Brasileiro de Eletromagnetismo - CBMAG 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Online (Brasil), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of a cumulative distribution functions-based model allowing to account for the anisotropy in electrical steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean V. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Stabilization Methods for Finite Element Method in the Context of Space Charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of a Mesh-to-Mesh Magnetic Force Projection for eNVH Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Glesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Circuit Model Accounting for the Frequency-Dependent Behavior of Electrical Machine Windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Hazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the geometric parameters of a vertical rotational single sheet tester on sample field homogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of magnetic anisotropy in electrical steel sheet by means of cumulative distribution functions of Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">15th Joint MMM-Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114187v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of magnetic anisotropy in electrical steel sheet by means of cumulative distribution functions of Gaussians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the geometric parameters of a vertical rotational single sheet tester on sample field homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vianei Leite</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Joint MMM-Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">XXVII Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114189v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Behavior of the Lumped Parameter Model of the Windings of Electrical Machines in Transient Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Hazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la Projection des Forces Magnétiques pour le Calcul des Vibrations dans les Machines Électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frequency-dependant lumped parameter model of electrical machine windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Hazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields (EMF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geometrical dimensions of a vertical rotational single sheet tester on its performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montreal, QC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of axial-flux switched reluctance machines with non-oriented and grain oriented electrical steel rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Aydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Mesh-to-Mesh Projection on the Magnetic Tooth Forces Calculation in Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual), Sweden. pp.2500-2506, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9271016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of the Magnetic Anisotropy in 2D Finite Element Method Using the Theory of Orientation Distribution Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vianei Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Costa Ayres Tolentino</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Batistela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Pise, Italy. pp.398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Finite Element Formulations for the Modelling of High-Frequency Effects in Electromagnetic Coils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling transformer operation of a dynamic voltage restorer with electronics protected from fault currents under electrical grid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Frebel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hervé Roisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Diego (CA), United States. pp.547--552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2019.8785131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114196v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive diagnostic based on HF modeling of electrical machines windings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, San Diego, United States. pp.901--906, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2019.8785322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling transformer operation of a dynamic voltage restorer with electronics protected from fault currents under electrical grid conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Study of the combined effects of the air-gap transfer for maxwell tensor and the tooth mechanical modulation in electrical machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114194v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the combined effects of the air-gap transfer for maxwell tensor and the tooth mechanical modulation in electrical machines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of Finite Element Formulations for the Modelling of High-Frequency Effects in Electromagnetic Coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Davister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Frebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1--2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114195v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of partial discharge inception voltage and location of partial discharges by means of Paschen's theory and FEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114200v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic prédictif basé sur une modélisation HF du bobinage des machines électriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Aydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.1049--1054</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114201v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of grain-oriented electrical steel in axial-flux switched reluctance machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114198v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances de machines à réluctance variable 8/6 à flux radial et axial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diagnostic prédictif basé sur une modélisation HF du bobinage des machines électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.1049--1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981829v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of partial discharge inception voltage and location of partial discharges by means of Paschen's theory and FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950681v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application limits of the airgap Maxwell tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Heighteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Energy-Efficiency of Induction Machines by the Use of Grain-Oriented Magnetic Materials and Die-Casting Copper Squirrel Cage in the Rotor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anisotropy Model for Modern Grain Oriented Electrical Steel Based on Orientation Distribution Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">62nd Annual Conference on Magnetism and Magnetic Materials (MMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114203v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Segmented-Shifted GO Sheet in Magnetic Circuits of Small AC Motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Increasing the Energy-Efficiency of Induction Machines by the Use of Grain-Oriented Magnetic Materials and Die-Casting Copper Squirrel Cage in the Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Symposium on Electromagnetic Fields (ISEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114204v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy Model for Modern Grain Oriented Electrical Steel Based on Orientation Distribution Function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The use of Segmented-Shifted GO Sheet in Magnetic Circuits of Small AC Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Conference on Magnetism and Magnetic Materials (MMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pittsburgh, PA, United States</w:t>
+              <w:t xml:space="preserve">XVIII International Symposium on Electromagnetic Fields (ISEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lotz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114202v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrated winding machines fed by PWM inverters: insulation design helped by simulations based on equivalent circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Fort Worth (TX), United States. pp.209--212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination par la méthode des élements finis des paramètres d'un circuit électrique équivalent des bobinages des machines électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées couplées SEEDS / Jeunes Chercheurs en Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of flux tube portions by adjunction of electric or magnetic multivalued equipotential lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coupling transformer operation of a dynamic voltage restorer under electrical grid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guuinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04114210v1</w:t>
+                <w:t xml:space="preserve">hal-04260219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled magneto-thermal formulation to characterize a coil composed of conductors with an inorganic insulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. pp.113--114</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114209v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of winding lumped parameter equivalent circuit by means of finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, FL, France. pp.1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of PDIV in motor coils using finite element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Coupled magneto-thermal formulation to characterize a coil composed of conductors with an inorganic insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 1st International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. pp.113--114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114212v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de Nickel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Prediction of PDIV in motor coils using finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeneclaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 1st International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.638--641, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD.2016.7547696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361611v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling transformer operation of a dynamic voltage restorer under electrical grid conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a coupling transformer with a virtual air gap for dynamic voltage restorers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Philippe Guuinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guuinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th joint MMM-INTERMAG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, CA, United States. pp.1--6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04260219v1</w:t>
+                <w:t xml:space="preserve">hal-04114206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Circuit Design of a Coupling Transformer with a Virtual Air Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guuinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. pp.127--128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8308,1923 +8346,1906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a coupling transformer with a virtual air gap for dynamic voltage restorers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costan</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Toudji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th joint MMM-INTERMAG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, CA, United States. pp.1--6</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114206v1</w:t>
+                <w:t xml:space="preserve">hal-04117492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation électrique haute fréquence d'un fil de cuivre possédant un revêtement de nickel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Determination of flux tube portions by adjunction of electric or magnetic multivalued equipotential lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Toudji</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE) : EF-EPF-MGE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Seventeenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117492v1</w:t>
+                <w:t xml:space="preserve">hal-04114210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Virtual Air Gap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Three Epstein frames to characterize iron losses and mean path length of grain oriented electrical steel lamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inès Naceur</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Symposium on Electromagnetic Fields (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114214v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Epstein frames to characterize iron losses and mean path length of grain oriented electrical steel lamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Virtual Air Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Naceur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Symposium on Electromagnetic Fields (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114213v1</w:t>
+                <w:t xml:space="preserve">hal-04114214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electrical steel grade on the magnetic flux distribution in transformer core corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling transformer with a virtual air gap for the protection of dynamic voltage restorers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Majchrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guuinic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference on IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, TX, France. pp.462--468, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2014.7048541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of carrier phase jumps to reduce some PWM switching effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual Conference on IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, TX, United States. pp.762--768, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2014.7048586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliability analysis method of wide band gap power electronic components and modules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Toward a reliability analysis method of wide band gap power electronic components and modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microelectronics and Packaging Conference</w:t>
+              <w:t xml:space="preserve">IMAPS-Europe European Microelectronics and Packaging Conference EMPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952707v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a reliability analysis method of wide band gap power electronic components and modules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of Structural Deformations on Transformer Core Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAPS-Europe European Microelectronics and Packaging Conference EMPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">21st Soft Magnetic Materials Conference (SMM 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Budapest, Hungary. pp.325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952709v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Structural Deformations on Transformer Core Losses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards a reliability analysis method of wide band gap power electronic components and modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Soft Magnetic Materials Conference (SMM 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Budapest, Hungary. pp.325</w:t>
+              <w:t xml:space="preserve">European Microelectronics and Packaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114218v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D computation and analysis of magnetic field in the end-region of turbo-generators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimation of relative magnetostriction and Maxwell’s forces in stacked grain oriented steel structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costan</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XX International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.1971-1976, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260641v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of relative magnetostriction and Maxwell’s forces in stacked grain oriented steel structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contribution to iron losses decrease in AC motor: a new shifted non segmented Grain Oriented magnetic circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Petrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oîta, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260725v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to iron losses decrease in AC motor: a new shifted non segmented Grain Oriented magnetic circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of the magnetic flux distribution in a new shifted non-segmented grain oriented AC motor magnetic circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oîta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260670v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the magnetic flux distribution in a new shifted non-segmented grain oriented AC motor magnetic circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D computation and analysis of magnetic field in the end-region of turbo-generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belgrand</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oîta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260604v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of stator core-end packets under the action of two incident fluxes -Real scale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of IEEE Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montreal, QC, Canada. pp.2043-2048, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6388744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC magnetic circuits using non segmented shifted grain oriented electrical steel sheets: study of magnetic flux transition between sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brudny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belgrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Soft Magnetic Materials conference (SMM 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10234,265 +10255,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Limits of the Airgap Maxwell Tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Coefficients from Air-gap to Stator Bore Radius for Magnetic Force Wavenumbers -Application to Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10502,105 +10523,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la simulation numérique à l'amélioration de l'efficacité énergétique et du système d'isolation électrique des dispositifs électrotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université d'Artois, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04318401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10668,51 +10689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57480457"/>
+    <w:nsid w:val="62E5EDCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10899,51 +10920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6796-5796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133936996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05564018v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo H. Coldebella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Costa Ayres Tolentino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05293604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bennini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05293593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Janbain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belahcen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3607116" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vianei Leite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04256473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3288286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hazim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2021-0139" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04113075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Aydoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0200" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03198909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mathurin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3013337" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delamotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2873532" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaim Tounzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006471" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Naceur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2680402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350742v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2661401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671423" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Majchrzak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guuinic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2016-0402" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Penin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-150135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060826" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2519001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Penin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2276772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brudny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244586" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vogt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2045327" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abakar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012652" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dular" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ducreux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.915798" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bennini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Franzoi Mazzola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Leite" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114190v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tounzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Batistela" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frebel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785322" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114194v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roisse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981829v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delamotte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002251" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114204v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114210v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816162" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114211v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816263" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114212v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeneclaey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547696" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816109" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Naceur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114217v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048541" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114216v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048586" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350151" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260670v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388744" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260540v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169268v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168162v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04318401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-parent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6796-5796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133936996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=f464TgoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05564018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo H. Coldebella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Costa Ayres Tolentino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05293593v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Janbain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Belahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3607116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05293604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bennini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612570" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04256473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glesser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Menach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3288286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137138v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vianei Leite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2022-0298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04113075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3166117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Hazim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-04-2021-0139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Aydoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209205" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03198909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mathurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Duchesne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3013337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2948228" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03197884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2020-0147" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Demian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brudny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delamotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2873532" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2902374" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brudny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaim Tounzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0224" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006471" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2661401" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Toudji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671423" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Majchrzak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guuinic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2016-0402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Naceur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2680402" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belgrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060826" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Penin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-150135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350800v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2519001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Penin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2276772" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vogt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Romary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Penin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecointe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brudny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belgrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2244586" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2045327" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Piriou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abakar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012652" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03350841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dular" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ducreux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piriou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.915798" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bennini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04693977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Franzoi Mazzola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V. Leite" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Tounzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03203211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9271016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114193v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Batistela" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roisse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2019.8785322" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Davister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Frebel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114198v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114202v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delamotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002251" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114205v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260219v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816109" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361611v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816263" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114209v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeneclaey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547696" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816162" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Naceur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048541" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morganti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048586" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Massiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350151" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260670v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260641v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260743v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388744" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169268v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04318401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>