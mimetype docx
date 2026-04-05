--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -896,581 +896,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the origin of elevated springtime atmospheric sulfate on the southern Himalayan-Tibetan plateau</w:t>
+                <w:t xml:space="preserve">Constraining oceanic carbonate chemistry evolution during the Cretaceous-Paleogene transition: Combined benthic and planktonic calcium isotope records from the equatorial Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjeev Dasari</w:t>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaomin Pei</w:t>
+                <w:t xml:space="preserve">Guillaume Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyuan Cong</w:t>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Widory</w:t>
+                <w:t xml:space="preserve">Sivia Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science: Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3va00085k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152785v1</w:t>
+                <w:t xml:space="preserve">insu-04198247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of seawater sulfate concentration on sulfur concentration and isotopic composition in calcite of two cultured benthic foraminifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Unbiased δ 34 S and Δ 33 S Values by MC‐ICP‐MS Using Down to 30 nmol of Sulfur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-5177-2023⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546550v1</w:t>
+                <w:t xml:space="preserve">hal-04285914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining oceanic carbonate chemistry evolution during the Cretaceous-Paleogene transition: Combined benthic and planktonic calcium isotope records from the equatorial Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arbia Jouini</w:t>
+                <w:t xml:space="preserve">Impact of seawater sulfate concentration on sulfur concentration and isotopic composition in calcite of two cultured benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118305⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (24), pp.5177-5198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-5177-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04198247v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Unbiased δ 34 S and Δ 33 S Values by MC‐ICP‐MS Using Down to 30 nmol of Sulfur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing the origin of elevated springtime atmospheric sulfate on the southern Himalayan-Tibetan plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaomin Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyuan Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Widory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+              <w:t xml:space="preserve">Environmental Science: Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ggr.12535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3va00085k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285914v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur Isotope Anomalies (Δ 33 S) in Urban Air Pollution Linked to Mineral-Dust-Associated Sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Saar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaomin Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyuan Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (7), pp.604-610. </w:t>
@@ -1508,51 +1508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur-isotope anomalies recorded in Antarctic ice cores as a potential proxy for tracing past ozone layer depletion events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,546 +2285,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur isotopes in rivers: Insights into global weathering budgets, pyrite oxidation, and the modern sulfur cycle</w:t>
+                <w:t xml:space="preserve">Riverine evidence for isotopic mass balance in the Earth’s early sulfur cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Burke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theodore Present</w:t>
+                <w:t xml:space="preserve">Mark Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess F Adkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily C.M. Rae</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Woodward Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.022⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.661-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0184-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118784v1</w:t>
+                <w:t xml:space="preserve">hal-02120319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are boron isotopes a reliable tracer of anthropogenic inputs to rivers over time?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Li isotope composition of marine biogenic carbonates: Patterns and Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Louvat</w:t>
+                <w:t xml:space="preserve">A. Joshua West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess F Adkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiu-Bin Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chetelat</w:t>
+                <w:t xml:space="preserve">Philip Pogge von Strandmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.159⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.315-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118789v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01741161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverine evidence for isotopic mass balance in the Earth’s early sulfur cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfur isotopes in rivers: Insights into global weathering budgets, pyrite oxidation, and the modern sulfur cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Present</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Torres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jess F Adkins</w:t>
+                <w:t xml:space="preserve">Emily C.M. Rae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodward Fischer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brodie Sandilands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (9), pp.661-664. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 496, pp.168-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0184-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120319v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Li isotope composition of marine biogenic carbonates: Patterns and Mechanisms</w:t>
+                <w:t xml:space="preserve">Are boron isotopes a reliable tracer of anthropogenic inputs to rivers over time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Joshua West</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jess F Adkins</w:t>
+                <w:t xml:space="preserve">Jiu-Bin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Pogge von Strandmann</w:t>
+                <w:t xml:space="preserve">Benjamin Chetelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 236, pp.315-335. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 626, pp.1057-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01741161v1</w:t>
+                <w:t xml:space="preserve">hal-02118789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic record of δ34S in foraminiferal calcite implies an early Eocene shift to deep-ocean sulfide burial</w:t>
               </w:r>
@@ -2957,51 +2957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous volcanic eruptions and abrupt climate change ∼17.7 ka plausibly linked by stratospheric ozone depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph R. Mcconnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia W. Dunbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,64 +3220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acid and alkalinity budgets of weathering in the Andes–Amazon system: Insights into the erosional control of global biogeochemical cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joshua West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,51 +4047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Clémence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4418,51 +4418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating boron isotopes in a middle Jurassic micritic sequence: Primary vs. diagenetic signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4842,90 +4842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical disruptions across the Cretaceous-Paleogene boundary: insights from sulfur isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6339,51 +6339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AD7A408"/>
+    <w:nsid w:val="3EADFE2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6570,51 +6570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163245487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285854004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grocolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mojzsis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01677-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dantas Cardoso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#230;mundur Ari Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Riguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paulhac Buisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Dasari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaomin Pei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Cong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3va00085k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thaler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dellinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-5177-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Saar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.2c00312" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142969v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac170" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Bekaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Broadley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Druzhinina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.105505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward W Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena E Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Webb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M Present" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.06.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Barkan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess F Adkins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Halevy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Present" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gutierrez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kerans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grotzinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C.M. Rae" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie Sandilands" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.159" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Torres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0184-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joshua West" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pogge von Strandmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rennie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sessions" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Abramovich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Turchyn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0200-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Mcconnell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia W. Dunbar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#246;hler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705595114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.04.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348TK5F1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clark" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24CHXKMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ja00098f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Foster" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel H&#246;nisch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Dwyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.B. Rae" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCPQFTRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CXQ5T6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00057.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/741E929CAFB3540A1FBA398C8224C7D3D99BA172/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Cl&#233;mence" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003161" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clemence" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.03.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5HCVZ6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311778v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaertner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6H81H4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009GLOB0017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04516698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163245487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285854004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grocolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mojzsis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01677-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dantas Cardoso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#230;mundur Ari Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Riguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paulhac Buisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12535" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thaler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dellinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-5177-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Dasari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaomin Pei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Cong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3va00085k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Saar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.2c00312" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142969v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac170" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Bekaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Broadley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Druzhinina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.105505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward W Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena E Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Webb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M Present" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.06.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Barkan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess F Adkins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Halevy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Present" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gutierrez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kerans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grotzinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120319v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0184-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joshua West" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pogge von Strandmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C.M. Rae" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie Sandilands" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rennie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sessions" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Abramovich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Turchyn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0200-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Mcconnell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia W. Dunbar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#246;hler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705595114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.04.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348TK5F1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clark" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24CHXKMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ja00098f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Foster" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel H&#246;nisch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Dwyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.B. Rae" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCPQFTRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CXQ5T6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00057.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/741E929CAFB3540A1FBA398C8224C7D3D99BA172/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Cl&#233;mence" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003161" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clemence" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.03.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5HCVZ6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311778v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaertner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6H81H4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009GLOB0017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04516698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>