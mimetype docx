--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2285,412 +2285,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverine evidence for isotopic mass balance in the Earth’s early sulfur cycle</w:t>
+                <w:t xml:space="preserve">Sulfur isotopes in rivers: Insights into global weathering budgets, pyrite oxidation, and the modern sulfur cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Torres</w:t>
+                <w:t xml:space="preserve">Andrea Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Present</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodward Fischer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emily C.M. Rae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brodie Sandilands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0184-7⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 496, pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120319v1</w:t>
+                <w:t xml:space="preserve">hal-02118784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Li isotope composition of marine biogenic carbonates: Patterns and Mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riverine evidence for isotopic mass balance in the Earth’s early sulfur cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Joshua West</w:t>
+                <w:t xml:space="preserve">Mark Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jess F Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Pogge von Strandmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Woodward Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 236, pp.315-335. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.661-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0184-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01741161v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur isotopes in rivers: Insights into global weathering budgets, pyrite oxidation, and the modern sulfur cycle</w:t>
+                <w:t xml:space="preserve">The Li isotope composition of marine biogenic carbonates: Patterns and Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Burke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theodore Present</w:t>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joshua West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emily C.M. Rae</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess F Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brodie Sandilands</w:t>
+                <w:t xml:space="preserve">Philip Pogge von Strandmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 496, pp.168-177. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.315-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118784v1</w:t>
+                <w:t xml:space="preserve">insu-01741161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are boron isotopes a reliable tracer of anthropogenic inputs to rivers over time?</w:t>
               </w:r>
@@ -2957,51 +2957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous volcanic eruptions and abrupt climate change ∼17.7 ka plausibly linked by stratospheric ozone depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph R. Mcconnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia W. Dunbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,64 +3220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acid and alkalinity budgets of weathering in the Andes–Amazon system: Insights into the erosional control of global biogeochemical cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joshua West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6339,51 +6339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EADFE2D"/>
+    <w:nsid w:val="F2902449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6570,51 +6570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163245487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285854004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grocolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mojzsis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01677-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dantas Cardoso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#230;mundur Ari Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Riguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paulhac Buisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12535" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thaler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dellinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-5177-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Dasari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaomin Pei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Cong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3va00085k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Saar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.2c00312" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142969v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac170" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Bekaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Broadley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Druzhinina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.105505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward W Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena E Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Webb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M Present" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.06.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Barkan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess F Adkins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Halevy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Present" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gutierrez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kerans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grotzinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120319v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0184-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joshua West" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pogge von Strandmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C.M. Rae" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie Sandilands" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rennie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sessions" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Abramovich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Turchyn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0200-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Mcconnell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia W. Dunbar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#246;hler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705595114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.04.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348TK5F1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clark" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24CHXKMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ja00098f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Foster" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel H&#246;nisch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Dwyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.B. Rae" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCPQFTRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CXQ5T6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00057.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/741E929CAFB3540A1FBA398C8224C7D3D99BA172/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Cl&#233;mence" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003161" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clemence" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.03.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5HCVZ6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311778v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaertner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6H81H4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009GLOB0017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04516698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163245487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285854004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grocolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mojzsis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01677-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dantas Cardoso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#230;mundur Ari Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Riguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paulhac Buisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12535" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thaler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dellinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-5177-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Dasari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaomin Pei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Cong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3va00085k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Saar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.2c00312" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142969v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac170" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Bekaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Broadley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Druzhinina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.105505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward W Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena E Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Webb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M Present" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.06.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Barkan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess F Adkins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Halevy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Present" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gutierrez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kerans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grotzinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C.M. Rae" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie Sandilands" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Torres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0184-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joshua West" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pogge von Strandmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rennie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sessions" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Abramovich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Turchyn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0200-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Mcconnell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia W. Dunbar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#246;hler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705595114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.04.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348TK5F1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clark" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24CHXKMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ja00098f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Foster" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel H&#246;nisch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Dwyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.B. Rae" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCPQFTRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CXQ5T6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00057.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/741E929CAFB3540A1FBA398C8224C7D3D99BA172/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Cl&#233;mence" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003161" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clemence" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.03.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5HCVZ6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311778v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaertner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6H81H4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009GLOB0017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04516698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>