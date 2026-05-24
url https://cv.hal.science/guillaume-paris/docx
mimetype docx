--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -133,50 +133,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">285854004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-dXBUYcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -218,4473 +239,4473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Archaean onset of volatile cycling at subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grocolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mojzsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (5), pp.436-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-025-01677-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium isotopes in geothermal fluids reveal off-rift plume degassing and localized seismicity-induced processes in North Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Dantas Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Caracausi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sæmundur Ari Halldórsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Stefánsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 395, pp.12-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Metallic (Fe‐Ni, Fe‐Ni‐Si) Reference Materials for SIMS $^{34}$S/$^{32}$S Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Riguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rigaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (4), pp.927-940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ggr.12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea surface acidification events in the Andaman Sea associated with the last Toba volcanic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paulhac Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 237, pp.104460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling biotic versus abiotic processes in the development of large sulfuric-acid karsts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining oceanic carbonate chemistry evolution during the Cretaceous-Paleogene transition: Combined benthic and planktonic calcium isotope records from the equatorial Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barré</w:t>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Durlet</w:t>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cartigny</w:t>
+                <w:t xml:space="preserve">Guillaume Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Carpentier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annachiara Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivia Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G50658.1⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951725v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining oceanic carbonate chemistry evolution during the Cretaceous-Paleogene transition: Combined benthic and planktonic calcium isotope records from the equatorial Pacific Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Determination of Unbiased δ 34 S and Δ 33 S Values by MC‐ICP‐MS Using Down to 30 nmol of Sulfur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sivia Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118305⟩</w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04198247v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Unbiased δ 34 S and Δ 33 S Values by MC‐ICP‐MS Using Down to 30 nmol of Sulfur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling biotic versus abiotic processes in the development of large sulfuric-acid karsts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ggr.12535⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.G50658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G50658.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285914v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of seawater sulfate concentration on sulfur concentration and isotopic composition in calcite of two cultured benthic foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (24), pp.5177-5198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-20-5177-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the origin of elevated springtime atmospheric sulfate on the southern Himalayan-Tibetan plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaomin Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyuan Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Widory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science: Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3va00085k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur Isotope Anomalies (Δ 33 S) in Urban Air Pollution Linked to Mineral-Dust-Associated Sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Saar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaomin Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyuan Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (7), pp.604-610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.estlett.2c00312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur-isotope anomalies recorded in Antarctic ice cores as a potential proxy for tracing past ozone layer depletion events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjeev Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Savarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNAS Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (4), pgac170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgac170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenic vs. hypogenic speleogenesis governed by H2S/CO2 hydrothermal input and Quaternary icefield dynamics (NE French Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sorriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 387, pp.107769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenon isotopes in Archean and Proterozoic insoluble organic matter: A robust indicator of syngenecity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David V. Bekaert</w:t>
+                <w:t xml:space="preserve">Deposition of sulfate aerosols with positive Δ33S in the Neoarchean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W. Broadley</w:t>
+                <w:t xml:space="preserve">Woodward W Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Jena E Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanna Druzhinina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Paris</w:t>
+                <w:t xml:space="preserve">Samuel M Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore M Present</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.105505⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390765v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of sulfate aerosols with positive Δ33S in the Neoarchean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Xenon isotopes in Archean and Proterozoic insoluble organic matter: A robust indicator of syngenecity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David V. Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W. Broadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanna Druzhinina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Theodore M Present</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.06.028⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 336, pp.105505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2019.105505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027515v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur isotope fractionation between aqueous and carbonate-associated sulfate in abiotic calcite and aragonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yigal Barkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel M Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jess F Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itay Halevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2020.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagenetic controls on the isotopic composition of carbonate‐associated sulphate in the Permian Capitan Reef Complex, West Texas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Present</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kerans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Grotzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (7), pp.2605-2626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sed.12615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur isotopes in rivers: Insights into global weathering budgets, pyrite oxidation, and the modern sulfur cycle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Are boron isotopes a reliable tracer of anthropogenic inputs to rivers over time?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brodie Sandilands</w:t>
+                <w:t xml:space="preserve">Jiu-Bin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chetelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.022⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 626, pp.1057-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118784v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverine evidence for isotopic mass balance in the Earth’s early sulfur cycle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Sulfur isotopes in rivers: Insights into global weathering budgets, pyrite oxidation, and the modern sulfur cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Present</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily C.M. Rae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brodie Sandilands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0184-7⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 496, pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120319v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Li isotope composition of marine biogenic carbonates: Patterns and Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joshua West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jess F Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Pogge von Strandmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 236, pp.315-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01741161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are boron isotopes a reliable tracer of anthropogenic inputs to rivers over time?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Riverine evidence for isotopic mass balance in the Earth’s early sulfur cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess F Adkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodward Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.159⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.661-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0184-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118789v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic record of δ34S in foraminiferal calcite implies an early Eocene shift to deep-ocean sulfide burial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Rennie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sessions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigal Abramovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Turchyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (10), pp.761-765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-018-0200-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous volcanic eruptions and abrupt climate change ∼17.7 ka plausibly linked by stratospheric ozone depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph R. Mcconnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia W. Dunbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (38), pp.10035-10040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1705595114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01585759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-type stratoid granites of Madagascar revisited: Age, source and links with the breakup of Rodinia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 280, pp.231 - 248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2016.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acid and alkalinity budgets of weathering in the Andes–Amazon system: Insights into the erosional control of global biogeochemical cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joshua West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 450, pp.381-391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical consequences of intense pulse-like degassing during the onset of the Central Atlantic Magmatic Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 441, pp.74-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully automated direct injection nebulizer (d-DIHEN) for MC-ICP-MS isotope analysis: application to boron isotope ratio measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (9), pp.1698-1707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4ja00098f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02915578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlaboratory comparison of boron isotope analyses of boric acid, seawater and marine CaCO3 by MC-ICPMS and NTIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bärbel Hönisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W.B. Rae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 358, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron isotope ratios of surface waters in Guadeloupe, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26, pp.S76-S79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MC-ICP-MS Isotope Measurements with Direct Injection Nebulisation (d-DIHEN): Optimisation and Application to Boron in Seawater and Carbonate Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (1), pp.75-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2010.00057.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotope record of a perturbed paleoecosystem in the aftermath of the end-Triassic crisis, Doniford section, SW England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Clémence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (8), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010GC003161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bentho-planktonic evidence from the Austrian Alps for a decline in sea-surface carbonate production at the end of the Triassic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clemence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 103, pp.293-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Hettangian benthic-planktonic coupling at Doniford (SW England) Palaeoenvironmental implications for the aftermath of the end- Triassic crisis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clemence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bartolini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 295, pp.102-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating boron isotopes in a middle Jurassic micritic sequence: Primary vs. diagenetic signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 275 (3-4), pp.117-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MC-ICP-MS measurements with d- DIHEN direct injection nebulization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaertner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71 (15), pp.A597-A597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4694,409 +4715,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Toba super-eruption on the pH of the Andaman Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical disruptions across the Cretaceous-Paleogene boundary: insights from sulfur isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbia Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une spéléogenèse à acide sulfurique dans le piémont nord-pyrénéen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre RST2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5106,404 +5127,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Toba super-eruption on the temperature and pH of the Andaman Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque "Climat et Impacts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04015399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Toba super-eruption on the temperature and pH of the Andaman Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rollion-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Paleoceanography - ICP14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bergen, Norway. , pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04015323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the Northern Pyrenees (France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5513,156 +5534,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782271152220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5672,395 +5693,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2024 - Section 18 du CoNRS (mandat 2021-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rapport préliminaire à valider par le CNRS, CNRS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective en sciences de la planète et de l’univers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04782576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6070,100 +6091,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses du système Terre aux perturbations géologiques du cycle du carbone. Isotopes du carbone, modélisation et apport des isotopes du bore.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Institut de physique du globe de paris - IPGP, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009GLOB0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00655630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6173,105 +6194,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur cycle through the ages, from rivers to sedimentary carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geochemistry. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04516698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6339,51 +6360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2902449"/>
+    <w:nsid w:val="1ECD7C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6570,51 +6591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163245487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285854004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grocolas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mojzsis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01677-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dantas Cardoso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#230;mundur Ari Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Riguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paulhac Buisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12535" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thaler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dellinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-5177-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Dasari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaomin Pei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Cong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3va00085k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Saar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.2c00312" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142969v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac170" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Bekaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Broadley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Druzhinina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.105505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward W Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena E Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Webb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M Present" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.06.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Barkan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess F Adkins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Halevy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Present" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gutierrez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kerans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grotzinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12615" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C.M. Rae" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie Sandilands" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Torres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0184-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joshua West" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pogge von Strandmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118789v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.159" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rennie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sessions" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Abramovich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Turchyn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0200-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Mcconnell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia W. Dunbar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#246;hler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705595114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.04.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348TK5F1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120332v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clark" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24CHXKMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ja00098f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Foster" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel H&#246;nisch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Dwyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.B. Rae" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCPQFTRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CXQ5T6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00057.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/741E929CAFB3540A1FBA398C8224C7D3D99BA172/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Cl&#233;mence" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003161" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clemence" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.03.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5HCVZ6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311778v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaertner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6H81H4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015399v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009GLOB0017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04516698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-paris" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8368-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163245487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/285854004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-dXBUYcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grocolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mojzsis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01677-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dantas Cardoso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caracausi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#230;mundur Ari Halld&#243;rsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Stef&#225;nsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Riguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paulhac Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion-Bard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivia Gardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12535" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thaler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dellinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-5177-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Dasari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaomin Pei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Cong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Widory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3va00085k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Saar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.2c00312" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142969v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward W Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena E Johnson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M Webb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M Present" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.06.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David V. Bekaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Broadley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Druzhinina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2019.105505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal Barkan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess F Adkins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itay Halevy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.03.022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Present" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gutierrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kerans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grotzinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12615" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Bin Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chetelat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.159" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C.M. Rae" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brodie Sandilands" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joshua West" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pogge von Strandmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Torres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woodward Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0184-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rennie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sessions" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Abramovich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Turchyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0200-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Mcconnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia W. Dunbar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#246;hler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1705595114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antonio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2016.04.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-348TK5F1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clark" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258976v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24CHXKMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moureau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ja00098f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Foster" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel H&#246;nisch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Dwyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W.B. Rae" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.08.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCPQFTRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CXQ5T6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133304v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00057.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/741E929CAFB3540A1FBA398C8224C7D3D99BA172/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552024v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Cl&#233;mence" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gardin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003161" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clemence" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaumont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551320v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.03.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5HCVZ6R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaertner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6H81H4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015399v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630442v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655630v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009GLOB0017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04516698v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>