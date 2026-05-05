--- v0 (2026-03-30)
+++ v1 (2026-05-05)
@@ -66,4200 +66,4321 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRIDGES-INFORMATION : A digital interdisciplinary environment on coastal and marine socio-ecological systems in the southwestern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Furiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Quimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquillas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th WIOMSA Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Western Indian Ocean Marine Science Association; Kenya Marine and Fisheries Research Institute; UNESCO-IOC; Nairobi Convention; Sverige, Sep 2025, Mombasa, Kenya</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical and Microphysical Properties of the Hunga-Tonga Stratospheric Aerosol Plume derived from Lidar and In Situ Measurements at Reunion Island (21°S, 55°E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Todt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMS 2023 - 103rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04216750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of ESA Aeolus wind observations using French ground-based Rayleigh Doppler lidars at midlatitude and tropical sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mariscal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.19786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04440217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring the water cycle in the UT/LS with Raman lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dionisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th SPIE Asia-Pacific Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, New Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01302069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposed standardized definitions and approaches for vertical resolution and uncertainty in the NDACC ozone DIAL algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Sica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L. Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrennial Ozone Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.QOS2016-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01358029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water vapor profiles up to the UT/LS from Raman lidar at Reunion Island (21°S, 55°E) : technical description, data processing and comparison with sondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dionisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 27th International Laser Radar Conference (ILRC 27)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, New York, United States. pp.05004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611905004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01176071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozone profiles obtained by DIAL technique at Maïdo Observatory in La Reunion Island: comparisons with ECC ozone-sondes, ground-based FTIR spectrometer and microwave radiometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavo Langerock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILRC 27, 27th International Laser Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, New-York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardization of the definitions of vertical resolution and uncertainty in the NDACC-archived ozone and temperature lidar measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gabarrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Laser Radar Conference (ILRC 26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Porto Heli, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Evolution of the Stratospheric Aerosol Plume Following the 2022 Hunga Tonga‐Hunga Ha'apai Eruption: Lidar Observations From Reunion (21°S, 55°E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Khaykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marquestaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (10), pp.e2022GL101751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022gl101751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the Aerosol Content in the Tropical Lower Stratosphere from 2013 to 2019: Evidence of Volcanic Eruption Impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Tidiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Kloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos13020250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03552657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of aerosol fluorescence on long-term water vapor monitoring by Raman lidar and evaluation of a potential correction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Chouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Martucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (14), pp.4241-4256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-15-4241-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport and Variability of Tropospheric Ozone over Oceania and Southern Pacific during the 2019–20 Australian Bushfires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Khaykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (16), pp.3092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13163092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03315817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of deep convection on the tropical tropopause layer composition over the southwest Indian Ocean during austral summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Evan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rosenlof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean M. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Vömel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (17), pp.10565-10586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-20-10565-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02448695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Water Vapor Profiles of the Raman Lidar at the Maïdo Observatory (Reunion Island) Calibrated with Global Navigation Satellite System Integrated Water Vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos10110713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02373121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud Occurrence Frequency at Puy de Dôme (France) Deduced from an Automatic Camera Image Analysis: Method, Validation, and Comparisons with Larger Scale Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaou Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cacault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (12), pp.808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos10120808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-year operation of the lidar 1200: from fine-scale tropospheric structures to lower stratospheric water vapor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, The 28th International Laser Radar Conference (ILRC 28), Bucharest 2017, 176, pp.05015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201817605015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01569600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring fine-scale variability of stratospheric wind above the tropical la reunion island using rayleigh-mie doppler lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Khaykin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marquestaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mariscal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, The 28th International Laser Radar Conference (ILRC 28), 176, pp.03004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201817603004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01575489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone profiles by DIAL at Maïdo Observatory (Reunion Island): system description, instrumental performance and result comparison with ozone external data set</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Long-range isentropic transport of stratospheric aerosols over Southern Hemisphere following the Calbuco eruption in April 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vignelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-10-3359-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (24), pp.15019-15036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-15019-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01446459v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01545562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range isentropic transport of stratospheric aerosols over Southern Hemisphere following the Calbuco eruption in April 2015</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropospheric ozone profiles by DIAL at Maïdo Observatory (Reunion Island): system description, instrumental performance and result comparison with ozone external data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marquestaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-15019-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.3359-3373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-3359-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01545562v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01446459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based Rayleigh-Mie Doppler liar for wind measurements in the middle atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric d'Almeida</w:t>
+                <w:t xml:space="preserve">Proposed standardized definitions for vertical resolution and uncertainty in the NDACC lidar ozone and temperature algorithms – Part 2: Ozone DIAL uncertainty budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Sica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201611913005⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (8), pp.4051-4078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-4051-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01176112v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01306627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed standardized definitions for vertical resolution and uncertainty in the NDACC lidar ozone and temperature algorithms – Part 2: Ozone DIAL uncertainty budget</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground-based Rayleigh-Mie Doppler liar for wind measurements in the middle atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Khaykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander Haefele</w:t>
+                <w:t xml:space="preserve">Jean-François Mariscal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-9-4051-2016⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The 27th International Laser Radar Conference (ILRC 27), 110, pp.13005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611913005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01306627v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01176112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone profiles obtained by DIAL technique at Maïdo Observatory in La Réunion Island: comparisons with ECC ozone-sondes, ground-based FTIR spectrometer and microwave radiometer measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Results from the validation campaign of the ozone radiometer GROMOS-C at the NDACC station of Réunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Rüfenacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklaus Kämpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bavo Langerock</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Posny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201611905005⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-7531-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01176100v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposed standardized definitions for vertical resolution and uncertainty in the NDACC lidar ozone and temperature algorithms – Part 1: Vertical resolution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Ozone profiles obtained by DIAL technique at Maïdo Observatory in La Réunion Island: comparisons with ECC ozone-sondes, ground-based FTIR spectrometer and microwave radiometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Portafaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Haefele</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavo Langerock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-9-4029-2016⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, The 27th International Laser Radar Conference (ILRC 27), 119, pp.05005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611905005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01306586v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01176100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the validation campaign of the ozone radiometer GROMOS-C at the NDACC station of Réunion island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Posny</w:t>
+                <w:t xml:space="preserve">Proposed standardized definitions for vertical resolution and uncertainty in the NDACC lidar ozone and temperature algorithms – Part 1: Vertical resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Sica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna A. E. van Gijsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Godin-Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Haefele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-7531-2016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (8), pp.4029-4049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-4029-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337337v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01306586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water vapor observations up to the lower stratosphere through the Raman lidar during the Maïdo LIdar Calibration Campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+                <w:t xml:space="preserve">LIDAR Developments at Clermont-Ferrand—France for Atmospheric Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-8-1425-2015⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.3041 - 3069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150203041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073965v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Maïdo Lidar Calibration Campaign dedicated to the validation of upper air meteorological parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Water vapor observations up to the lower stratosphere through the Raman lidar during the Maïdo LIdar Calibration Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dionisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Porteneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JRS.9.094099⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.1425-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-8-1425-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01145508v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDAR Developments at Clermont-Ferrand—France for Atmospheric Observation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Introduction to the Maïdo Lidar Calibration Campaign dedicated to the validation of upper air meteorological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Reveret</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s150203041⟩</w:t>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.094099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.9.094099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819804v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïdo observatory: a new high-altitude station facility at Reunion Island (21° S, 55° E) for long-term atmospheric remote sensing and in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (10), pp.2865-2877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-6-2865-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratospheric AOD after the 2011 eruption of Nabro volcano measured by lidars over the Northern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy A. Berkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellsworth J. Welton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.034013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/7/3/034013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731494v1</w:t>
-              </w:r>
-[...923 lines deleted...]
-                <w:t xml:space="preserve">hal-00721750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantino Listowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Astafyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma Stratégique du Numérique de l'OSU-Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desprairies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OSU-Réunion. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4269,293 +4390,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of aerosols and clouds in Reunion Island (21°S, 55.5°E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vérèmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marquestaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International EarthCARE Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Climate Observatory in South West Indian Ocean: The Maïdo Observatory in La Réunion. Current achievements and Future Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future Under Climate Change, International Scientific Coference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. , pp.P-1105-03, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01183159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4702,51 +4823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Payen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquestaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl101751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Tidiga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chouza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brewer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Martucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-4241-2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02448695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Evan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rosenlof" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Davis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger V&#246;mel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-10565-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaou Bah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10120808" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01569600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817605015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575489v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquestaut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariscal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817603004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Posny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-3359-2017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vignelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-15019-2017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric d'Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611913005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306627v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Sica" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Haefele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4051-2016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo Langerock" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4029-2016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf R&#252;fenacht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus K&#228;mpfer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-7531-2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dionisi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1425-2015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.9.094099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sawamura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Barnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Berkoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellsworth J. Welton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/3/034013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Asher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Todt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04440217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19786" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01358029v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Sica" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Liberti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01766832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabarrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Gijsel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04286106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kbidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desprairies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brogniez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Furiga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Quimbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquillas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Asher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Todt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04440217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariscal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porteneuve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne V&#233;r&#232;mes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dionisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01358029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Sica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna A. E. van Gijsel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Liberti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01766832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Portafaix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Mazi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavo Langerock" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabarrot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Gijsel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Payen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquestaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl101751" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03552657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Tidiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J&#233;gou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kloss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chouza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Brewer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick S. Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Martucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-4241-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03315817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02448695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Evan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rosenlof" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Davis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger V&#246;mel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-10565-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02373121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110713" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454008v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaou Bah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10120808" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01569600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817605015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575489v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquestaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817603004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vignelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-15019-2017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01446459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Posny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-3359-2017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306627v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Sica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Haefele" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4051-2016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric d'Almeida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611913005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf R&#252;fenacht" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus K&#228;mpfer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-7531-2016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611905005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4029-2016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819804v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150203041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-1425-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.9.094099" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2865-2013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sawamura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Barnes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Berkoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellsworth J. Welton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/7/3/034013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04286106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kbidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desprairies" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brogniez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>