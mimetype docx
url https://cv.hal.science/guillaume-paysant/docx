--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume PAYSANT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en géographie (Le Mans Université-UMR ESO 6590 CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAC Sciences et Technologies de l'Agronomie et du Vivant (STAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - option Aménagement du paysage - LEGTA Coutances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTSA Gestion et Protection de la Nature - spécialité Gestion des Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEGTA de Suscinio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Professionnelle Aménagement-Urbanisme - Coopération Interprofessionnelle des Zones Côtières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université Bretagne Sud/Agrocampus Ouest Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Géographie-Aménagement - Systèmes d'Information Géographique et Aménagement des Territoires (SIGAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat Géographie physique, humaine, économique et régionale (Université d'Angers/Agrocampus Ouest-Angers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Titre de la thèse : Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France : Etude de l’Aubance et du Couasnon en contexte ligérien. Sous la direction de Nathalie Carcaud et Sébastien Caillault</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux fonctions de Maitre de conférences : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Géographie physique, humaine, économique et régionale  et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Aménagement de l’espace, urbanisme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> contractuel en géographie, Agrocampus Ouest-Angers/UMR ESO-Angers 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé d'enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 64h, Agrocampus Ouest-Angers/UMR ESO-Angers 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé d'enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> SIG, Ecole Supérieure d'Agriculture d'Angers - ESA/UMR BAGAP INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (6 mois), Université de Caen Normandie/UMR IDEES-Caen 6266 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (6 mois), Université Rennes 2/UMR ESO-Rennes 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (1 an), Université Rennes 2/UMR LETG-Rennes 6554 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdoctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (Projet 2IDCUMA), L'Institut Agro Rennes-Angers/UMR SMART-Angers 1302 INRAE & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie, Le Mans Université - UMR ESO 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Implications collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur d'Unité adjoint </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Science ouverte, valorisation et international, outils&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UMR ESO 6590 CNRS (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de programmation LEADER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Pays du Mans (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Professionnelle ATU Géomatique et e-gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université du Mans (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2023 à Rennes, piloté par Emmanuelle Hellier (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zone Atelier Loire CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission « Hydrosystèmes continentaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Comité National Français de Géographie (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Rés-EAUx – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etudes et d’Echanges en Sciences Sociales sur l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant des doctorants au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège de Direction de ESO-Angers UMR 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant des doctorants au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique d’Agrocampus Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorier de l’AIDOC – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Interdisciplinaire des Doctorants de l’Ouest en Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France : Etude de l’Aubance et du Couasnon en contexte ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université d'Angers, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019ANGE0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03038553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Doctoriales francophones en sciences sociales de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Doctoriales francophones en sciences sociales de l’eau : une édition rennaise 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.8213. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.8213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05322441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes d'eau et ses usages à Angers (XIXème, XXème et XXIème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Brito Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATLAS SOCIAL D'ANGERS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et enjeux de gestion des rivières de l’Ouest par les gestionnaires de l’eau - entre influence de parcours et pragmatisme de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.18559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques socio-écologiques des rivières ordinaires de l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France – des paysages ordinaires, des objets originaux. Étude de cas de l’Aubance et du Couasnon dans le bassin de la Loire (1950-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Politiques publiques, hydrosystèmes, subversion marine, mobilité quotidienne, 253, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins : étude de cas dans l'Ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultura francesa: evolução, contexto e cooperativismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII SICOOPES - Seminàrio Internacional de desenvolvimento rural sustentàvel COOPerativismo e Economia Solidària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal do Pará - Castanhal, Aug 2025, Castanhal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas agricolas e cooperativas na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII SICOOPES - Seminàrio Internacional de desenvolvimento rural sustentàvel COOPerativismo e Economia Solidària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal do Pará - Castanhal, Aug 2024, Castanhal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la retenue d’eau à l’Espace Naturel Sensible – les méandres du dés- aménagement du plan d’eau de Chalonnes-sur-Loire (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire axe 3 « L’eau comme facteur de relocalisation du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO 6590 CNRS, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites rivières de l'Ouest sous l'influence des changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche : Les transitions écologiques - faire monde commun avec la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04022957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Directive Cadre sur l’Eau et sa mise en application : entre les deux coule une rivière - étude de cas dans le Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chateauroux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03342204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03159546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des trajectoires paysagères des hydrosystèmes secondaires-Approche par la géomatique et les analyses multi-variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Feb 2019, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19768.39689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique du paysage des hydrosystèmes secondaires ligériens – Démarche croisée, du terrain à l’analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Eau(x) et Paysage(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des trajectoires paysagères de deux hydrosystèmes secondaires ligériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins. Etudes de cas dans l'Ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aubance et le Couasnon, géohistoire de cinq décennies d’anthropisation de deux affluents ligériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop transdisciplinaire "Regards croisés sur l’Anthropocène"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402120v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume PAYSANT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en géographie (Le Mans Université-UMR ESO 6590 CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAC Sciences et Technologies de l'Agronomie et du Vivant (STAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - option Aménagement du paysage - LEGTA Coutances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTSA Gestion et Protection de la Nature - spécialité Gestion des Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEGTA de Suscinio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Professionnelle Aménagement-Urbanisme - Coopération Interprofessionnelle des Zones Côtières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université Bretagne Sud/Agrocampus Ouest Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Géographie-Aménagement - Systèmes d'Information Géographique et Aménagement des Territoires (SIGAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat Géographie physique, humaine, économique et régionale (Université d'Angers/Agrocampus Ouest-Angers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Titre de la thèse : Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France : Etude de l’Aubance et du Couasnon en contexte ligérien. Sous la direction de Nathalie Carcaud et Sébastien Caillault</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux fonctions de Maitre de conférences : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Géographie physique, humaine, économique et régionale  et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Aménagement de l’espace, urbanisme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> contractuel en géographie, Agrocampus Ouest-Angers/UMR ESO-Angers 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé d'enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 64h, Agrocampus Ouest-Angers/UMR ESO-Angers 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé d'enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> SIG, Ecole Supérieure d'Agriculture d'Angers - ESA/UMR BAGAP INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (6 mois), Université de Caen Normandie/UMR IDEES-Caen 6266 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (6 mois), Université Rennes 2/UMR ESO-Rennes 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (1 an), Université Rennes 2/UMR LETG-Rennes 6554 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdoctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (Projet 2IDCUMA), L'Institut Agro Rennes-Angers/UMR SMART-Angers 1302 INRAE & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie, Le Mans Université - UMR ESO 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Implications collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur d'Unité adjoint </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Science ouverte, valorisation et international, outils&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UMR ESO 6590 CNRS (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de programmation LEADER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Pays du Mans (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Professionnelle ATU Géomatique et e-gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université du Mans (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2023 à Rennes, piloté par Emmanuelle Hellier (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zone Atelier Loire CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission « Hydrosystèmes continentaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Comité National Français de Géographie (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Rés-EAUx – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etudes et d’Echanges en Sciences Sociales sur l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant des doctorants au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège de Direction de ESO-Angers UMR 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant des doctorants au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique d’Agrocampus Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorier de l’AIDOC – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Interdisciplinaire des Doctorants de l’Ouest en Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France : Etude de l’Aubance et du Couasnon en contexte ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université d'Angers, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019ANGE0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03038553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Doctoriales francophones en sciences sociales de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Doctoriales francophones en sciences sociales de l’eau : une édition rennaise 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.8213. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.8213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05322441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes d'eau et ses usages à Angers (XIXème, XXème et XXIème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Brito Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATLAS SOCIAL D'ANGERS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et enjeux de gestion des rivières de l’Ouest par les gestionnaires de l’eau - entre influence de parcours et pragmatisme de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.18559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques socio-écologiques des rivières ordinaires de l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France – des paysages ordinaires, des objets originaux. Étude de cas de l’Aubance et du Couasnon dans le bassin de la Loire (1950-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Politiques publiques, hydrosystèmes, subversion marine, mobilité quotidienne, 253, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins : étude de cas dans l'Ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultura francesa: evolução, contexto e cooperativismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII SICOOPES - Seminàrio Internacional de desenvolvimento rural sustentàvel COOPerativismo e Economia Solidària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal do Pará - Castanhal, Aug 2025, Castanhal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la retenue d’eau à l’Espace Naturel Sensible – les méandres du dés- aménagement du plan d’eau de Chalonnes-sur-Loire (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire axe 3 « L’eau comme facteur de relocalisation du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO 6590 CNRS, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas agricolas e cooperativas na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII SICOOPES - Seminàrio Internacional de desenvolvimento rural sustentàvel COOPerativismo e Economia Solidària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal do Pará - Castanhal, Aug 2024, Castanhal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites rivières de l'Ouest sous l'influence des changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche : Les transitions écologiques - faire monde commun avec la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04022957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Directive Cadre sur l’Eau et sa mise en application : entre les deux coule une rivière - étude de cas dans le Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chateauroux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03342204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03159546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des trajectoires paysagères des hydrosystèmes secondaires-Approche par la géomatique et les analyses multi-variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Feb 2019, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19768.39689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique du paysage des hydrosystèmes secondaires ligériens – Démarche croisée, du terrain à l’analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Eau(x) et Paysage(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des trajectoires paysagères de deux hydrosystèmes secondaires ligériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins. Etudes de cas dans l'Ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aubance et le Couasnon, géohistoire de cinq décennies d’anthropisation de deux affluents ligériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop transdisciplinaire "Regards croisés sur l’Anthropocène"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402120v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7E2E19B"/>
+    <w:nsid w:val="CD83908E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="086C93B9"/>
+    <w:nsid w:val="9FA4DE8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07763A2E"/>
+    <w:nsid w:val="20B1B921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03038553v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.8213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Brito Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18559" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19768.39689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402120v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03038553v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.8213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Brito Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18559" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19768.39689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402120v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>