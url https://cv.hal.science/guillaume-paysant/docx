--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume PAYSANT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en géographie (Le Mans Université-UMR ESO 6590 CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAC Sciences et Technologies de l'Agronomie et du Vivant (STAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - option Aménagement du paysage - LEGTA Coutances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTSA Gestion et Protection de la Nature - spécialité Gestion des Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEGTA de Suscinio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Professionnelle Aménagement-Urbanisme - Coopération Interprofessionnelle des Zones Côtières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université Bretagne Sud/Agrocampus Ouest Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Géographie-Aménagement - Systèmes d'Information Géographique et Aménagement des Territoires (SIGAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat Géographie physique, humaine, économique et régionale (Université d'Angers/Agrocampus Ouest-Angers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Titre de la thèse : Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France : Etude de l’Aubance et du Couasnon en contexte ligérien. Sous la direction de Nathalie Carcaud et Sébastien Caillault</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux fonctions de Maitre de conférences : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Géographie physique, humaine, économique et régionale  et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Aménagement de l’espace, urbanisme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> contractuel en géographie, Agrocampus Ouest-Angers/UMR ESO-Angers 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé d'enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 64h, Agrocampus Ouest-Angers/UMR ESO-Angers 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé d'enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> SIG, Ecole Supérieure d'Agriculture d'Angers - ESA/UMR BAGAP INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (6 mois), Université de Caen Normandie/UMR IDEES-Caen 6266 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (6 mois), Université Rennes 2/UMR ESO-Rennes 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (1 an), Université Rennes 2/UMR LETG-Rennes 6554 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdoctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (Projet 2IDCUMA), L'Institut Agro Rennes-Angers/UMR SMART-Angers 1302 INRAE & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie, Le Mans Université - UMR ESO 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Implications collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur d'Unité adjoint </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Science ouverte, valorisation et international, outils&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UMR ESO 6590 CNRS (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de programmation LEADER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Pays du Mans (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Professionnelle ATU Géomatique et e-gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université du Mans (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2023 à Rennes, piloté par Emmanuelle Hellier (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zone Atelier Loire CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission « Hydrosystèmes continentaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Comité National Français de Géographie (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Rés-EAUx – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etudes et d’Echanges en Sciences Sociales sur l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant des doctorants au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège de Direction de ESO-Angers UMR 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant des doctorants au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique d’Agrocampus Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorier de l’AIDOC – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Interdisciplinaire des Doctorants de l’Ouest en Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France : Etude de l’Aubance et du Couasnon en contexte ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université d'Angers, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019ANGE0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03038553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Doctoriales francophones en sciences sociales de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Doctoriales francophones en sciences sociales de l’eau : une édition rennaise 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.8213. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.8213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05322441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes d'eau et ses usages à Angers (XIXème, XXème et XXIème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Brito Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATLAS SOCIAL D'ANGERS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et enjeux de gestion des rivières de l’Ouest par les gestionnaires de l’eau - entre influence de parcours et pragmatisme de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.18559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques socio-écologiques des rivières ordinaires de l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France – des paysages ordinaires, des objets originaux. Étude de cas de l’Aubance et du Couasnon dans le bassin de la Loire (1950-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Politiques publiques, hydrosystèmes, subversion marine, mobilité quotidienne, 253, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins : étude de cas dans l'Ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultura francesa: evolução, contexto e cooperativismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII SICOOPES - Seminàrio Internacional de desenvolvimento rural sustentàvel COOPerativismo e Economia Solidària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal do Pará - Castanhal, Aug 2025, Castanhal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la retenue d’eau à l’Espace Naturel Sensible – les méandres du dés- aménagement du plan d’eau de Chalonnes-sur-Loire (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire axe 3 « L’eau comme facteur de relocalisation du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO 6590 CNRS, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas agricolas e cooperativas na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII SICOOPES - Seminàrio Internacional de desenvolvimento rural sustentàvel COOPerativismo e Economia Solidària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal do Pará - Castanhal, Aug 2024, Castanhal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites rivières de l'Ouest sous l'influence des changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche : Les transitions écologiques - faire monde commun avec la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04022957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Directive Cadre sur l’Eau et sa mise en application : entre les deux coule une rivière - étude de cas dans le Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chateauroux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03342204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03159546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des trajectoires paysagères des hydrosystèmes secondaires-Approche par la géomatique et les analyses multi-variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Feb 2019, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19768.39689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique du paysage des hydrosystèmes secondaires ligériens – Démarche croisée, du terrain à l’analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Eau(x) et Paysage(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des trajectoires paysagères de deux hydrosystèmes secondaires ligériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins. Etudes de cas dans l'Ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aubance et le Couasnon, géohistoire de cinq décennies d’anthropisation de deux affluents ligériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop transdisciplinaire "Regards croisés sur l’Anthropocène"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402120v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume PAYSANT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en géographie (Le Mans Université-UMR ESO 6590 CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAC Sciences et Technologies de l'Agronomie et du Vivant (STAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - option Aménagement du paysage - LEGTA Coutances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTSA Gestion et Protection de la Nature - spécialité Gestion des Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - LEGTA de Suscinio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Professionnelle Aménagement-Urbanisme - Coopération Interprofessionnelle des Zones Côtières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université Bretagne Sud/Agrocampus Ouest Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Géographie-Aménagement - Systèmes d'Information Géographique et Aménagement des Territoires (SIGAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat Géographie physique, humaine, économique et régionale (Université d'Angers/Agrocampus Ouest-Angers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Titre de la thèse : Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France : Etude de l’Aubance et du Couasnon en contexte ligérien. Sous la direction de Nathalie Carcaud et Sébastien Caillault</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux fonctions de Maitre de conférences : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Géographie physique, humaine, économique et régionale  et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Aménagement de l’espace, urbanisme</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> contractuel en géographie, Agrocampus Ouest-Angers/UMR ESO-Angers 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé d'enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - 64h, Agrocampus Ouest-Angers/UMR ESO-Angers 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé d'enseignements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> SIG, Ecole Supérieure d'Agriculture d'Angers - ESA/UMR BAGAP INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (6 mois), Université de Caen Normandie/UMR IDEES-Caen 6266 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (6 mois), Université Rennes 2/UMR ESO-Rennes 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (1 an), Université Rennes 2/UMR LETG-Rennes 6554 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdoctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie (Projet 2IDCUMA), L'Institut Agro Rennes-Angers/UMR SMART-Angers 1302 INRAE & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chargé de cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en géographie, Le Mans Université - UMR ESO 6590 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Implications collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur d'Unité adjoint </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Science ouverte, valorisation et international, outils&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - UMR ESO 6590 CNRS (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de programmation LEADER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Pays du Mans (depuis 2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Professionnelle ATU Géomatique et e-gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Université du Mans (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité d'organisation des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2023 à Rennes, piloté par Emmanuelle Hellier (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zone Atelier Loire CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission « Hydrosystèmes continentaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Comité National Français de Géographie (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Rés-EAUx – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etudes et d’Echanges en Sciences Sociales sur l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant des doctorants au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège de Direction de ESO-Angers UMR 6590</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représentant des doctorants au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique d’Agrocampus Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trésorier de l’AIDOC – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Interdisciplinaire des Doctorants de l’Ouest en Confluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France : Etude de l’Aubance et du Couasnon en contexte ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université d'Angers, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019ANGE0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03038553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Doctoriales francophones en sciences sociales de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Doctoriales francophones en sciences sociales de l’eau : une édition rennaise 2023 sous le signe de l’adaptation des sociétés aux changements hydro-climatiques - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Ganivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.8213. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.44.8213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05322441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes d'eau et ses usages à Angers (XIXème, XXème et XXIème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Brito Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATLAS SOCIAL D'ANGERS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04618994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et enjeux de gestion des rivières de l’Ouest par les gestionnaires de l’eau - entre influence de parcours et pragmatisme de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.18559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03713089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques socio-écologiques des rivières ordinaires de l’ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Barraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France – des paysages ordinaires, des objets originaux. Étude de cas de l’Aubance et du Couasnon dans le bassin de la Loire (1950-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Politiques publiques, hydrosystèmes, subversion marine, mobilité quotidienne, 253, pp.41-66. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins : étude de cas dans l'Ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultura francesa: evolução, contexto e cooperativismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII SICOOPES - Seminàrio Internacional de desenvolvimento rural sustentàvel COOPerativismo e Economia Solidària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal do Pará - Castanhal, Aug 2025, Castanhal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas agricolas e cooperativas na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tricault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII SICOOPES - Seminàrio Internacional de desenvolvimento rural sustentàvel COOPerativismo e Economia Solidària</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Federal do Pará - Castanhal, Aug 2024, Castanhal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la retenue d’eau à l’Espace Naturel Sensible – les méandres du dés- aménagement du plan d’eau de Chalonnes-sur-Loire (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire axe 3 « L’eau comme facteur de relocalisation du politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO 6590 CNRS, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04720747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites rivières de l'Ouest sous l'influence des changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche : Les transitions écologiques - faire monde commun avec la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04022957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Directive Cadre sur l’Eau et sa mise en application : entre les deux coule une rivière - étude de cas dans le Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Doctoriales en Sciences Sociales de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chateauroux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03342204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03159546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des trajectoires paysagères des hydrosystèmes secondaires-Approche par la géomatique et les analyses multi-variées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Feb 2019, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19768.39689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géographique du paysage des hydrosystèmes secondaires ligériens – Démarche croisée, du terrain à l’analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Eau(x) et Paysage(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des trajectoires paysagères de deux hydrosystèmes secondaires ligériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins. Etudes de cas dans l'Ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Aubance et le Couasnon, géohistoire de cinq décennies d’anthropisation de deux affluents ligériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paysant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop transdisciplinaire "Regards croisés sur l’Anthropocène"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402120v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD83908E"/>
+    <w:nsid w:val="AC55028B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9FA4DE8E"/>
+    <w:nsid w:val="9AF2D97D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20B1B921"/>
+    <w:nsid w:val="23C2CA46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03038553v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.8213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Brito Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18559" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19768.39689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402120v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03038553v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ganivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05322441v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.44.8213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Brito Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18559" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tricault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04022957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19768.39689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402120v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>