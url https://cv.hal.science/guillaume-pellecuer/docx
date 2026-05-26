--- v0 (2026-03-17)
+++ v1 (2026-05-26)
@@ -203,429 +203,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a multi-physical approach to connection ageing in power modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Multicellular Converter with Magnetic Coupler for Space Charge Measurement on DC Cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Ludovic Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132, pp.114513. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5-6), pp.227-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/ejee.245-601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613643v1</w:t>
+                <w:t xml:space="preserve">hal-03952847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGBT Wirebonds Ageing: A New Test Bench Development for Dedicated Modules Assemblies</w:t>
+                <w:t xml:space="preserve">Toward a multi-physical approach to connection ageing in power modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ejee.240401⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.114513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833214v1</w:t>
+                <w:t xml:space="preserve">hal-03613643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Multicellular Converter with Magnetic Coupler for Space Charge Measurement on DC Cable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">IGBT Wirebonds Ageing: A New Test Bench Development for Dedicated Modules Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Boyer</w:t>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (5-6), pp.227-237. </w:t>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.161 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/ejee.245-601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/ejee.240401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952847v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -762,489 +762,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnection of renewable sources : Multi-Active-Bridge Converter</w:t>
+                <w:t xml:space="preserve">Study of a Multi-Active Bridge Converter for a Domestic Electrical Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2024, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529116v1</w:t>
+                <w:t xml:space="preserve">hal-04615140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Multi-Active Bridge Converter for a Domestic Electrical Grid</w:t>
+                <w:t xml:space="preserve">Interconnection of renewable sources : Multi-Active-Bridge Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2024, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615140v1</w:t>
+                <w:t xml:space="preserve">hal-04529116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations, mesures et régulation sur un système S3R pour satellite à échelle réduite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gestion de l'énergie à bord d'un drone marin : Convertisseur Buck-Boost entrelacé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Enrici</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims-Champagne Ardenne, Jun 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">5ème édition du Symposium de Génie Électrique ( SGE 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Électrotechnique et d'Électronique de Puissance - L2EP, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157741v1</w:t>
+                <w:t xml:space="preserve">hal-04156498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'énergie à bord d'un drone marin : Convertisseur Buck-Boost entrelacé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations, mesures et régulation sur un système S3R pour satellite à échelle réduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martiré</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Gairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition du Symposium de Génie Électrique ( SGE 2023 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Électrotechnique et d'Électronique de Puissance - L2EP, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">15ème colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims-Champagne Ardenne, Jun 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156498v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et commande d'un Multi Active-Bridge pour l'interfaçage de sources renouvelables</w:t>
               </w:r>
@@ -1256,77 +1256,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Électrotechnique et d'Électronique de Puissance - L2EP, Jul 2023, Lille, France</w:t>
@@ -1349,576 +1349,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur multi-sources solaire pour pile à hydrogène</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Inter Cell Transformer Modelling for ASV Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society- IECON 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887957v1</w:t>
+                <w:t xml:space="preserve">hal-03822881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Board Power Management in a Marine Autonomous Surface Vehicle (ASV): Multi-Port Transformer Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martiré</w:t>
+                <w:t xml:space="preserve">Convertisseur multi-sources solaire pour pile à hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Merrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Talbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Petit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorian Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2022, International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668824v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Thermal Cycling Frequency on IGBT Power Module Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe 2022, International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nuremberg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30420/565822120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Inter Cell Transformer Modelling for ASV Application</w:t>
+                <w:t xml:space="preserve">On-Board Power Management in a Marine Autonomous Surface Vehicle (ASV): Multi-Port Transformer Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society- IECON 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bruxelles, France. </w:t>
+              <w:t xml:space="preserve">PCIM Europe 2022, International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mesago Messe Frankfurt GmbH, May 2022, Nuremberg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30420/565822275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822881v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast active cycling power test bench using dedicated modules assemblies for studying wire bond ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1969,77 +1969,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement des connexions dans les modules de puissance : approche expérimentale et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2077,64 +2077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Power Cycling Test Bench dedicated to the test of power modules in a large range of cycling frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,90 +2230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement des connexions dans les modules de puissance : vers une approche numérique multi-physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Huselstein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Martiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des électroniques de puissance - GDR SEEDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble, France. 2022</w:t>
@@ -2511,51 +2511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02476237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833214v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.240401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jebli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.245-601" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Merrouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir El Hachimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gachon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668824v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958017v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02476237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jebli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.245-601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.240401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Merrouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir El Hachimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Matt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enrici" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gairaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968513" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gachon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668824v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/565822275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958017v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>