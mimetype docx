--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1165,96 +1165,96 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du vagabondage de la pensée sur le traitement de l’information visuelle en conduite automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fort A.</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndiaye D.</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1263,51 +1263,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of mind-wandering in driving: contributions of cardiac measurement and eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1316,133 +1316,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of mind-wandering in driving: contributions of cardiac measurement and eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1474,155 +1474,155 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Neuroergonomics Conference, The Brain at work and in everyday life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Mind-Wandering (MW) real-time detection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeo Innovation Challenge 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: Contribution of cardiac measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1681,100 +1681,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, LOUGHBOROUGH, United Kingdom. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection du vagabondage de la pensée en conduite : apports des mesures cardiaques et oculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Entretiens Jacques Cartier. Facteurs humains, technologies embarquées et numériques : quel rôle pour les politiques de sécurité routière ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1860,275 +1860,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver cognitive workload estimation through cardiovascular activity: a working memory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Astier-Juvenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Driver Distraction and Inattention - DDI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, GOTHENBURG, France. 6th International Conference on Driver Distraction and Inattention - DDI 2018, 1 p, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of cognitive workload variation in driving from ECG derived respiratory signal and heart rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Astier-Juvenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Béquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Neuroergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, PHILADELPHIE, United States. 2nd International Neuroergonomics Conference, 1 p, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2138,114 +2138,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'indicateurs d'inattention en conduite automobile : apports des mesures physiologiques et comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lyon, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSE2133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02071126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrandon-V&#233;pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Esquerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j68" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fort A." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye D." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02071126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrandon-V&#233;pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Esquerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j68" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02071126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>