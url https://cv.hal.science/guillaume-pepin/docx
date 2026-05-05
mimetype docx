--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -364,286 +364,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration and Heart Rate Modulation Due to Competing Cognitive Tasks While Driving</w:t>
+                <w:t xml:space="preserve">Respiration and heart rate modulation due to competing cognitive tasks while driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe J. Bequet</w:t>
+                <w:t xml:space="preserve">Adolphe Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Astier-Juvenson</w:t>
+                <w:t xml:space="preserve">Batiste Astier-Juvenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 12, pp.525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780549v1</w:t>
+                <w:t xml:space="preserve">hal-03345712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration and heart rate modulation due to competing cognitive tasks while driving</w:t>
+                <w:t xml:space="preserve">Respiration and Heart Rate Modulation Due to Competing Cognitive Tasks While Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe J. Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe Bequet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Batiste Astier-Juvenon</w:t>
+                <w:t xml:space="preserve">Mathis Astier-Juvenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.525</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345712v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do distinct mind wandering differently disrupt drivers? Interpretation of physiological and behavioral pattern with a data triangulation method</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver cognitive workload estimation through cardiovascular activity: a working memory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Astier-Juvenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrandon-V&#233;pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Esquerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j68" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02071126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrandon-V&#233;pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Esquerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j68" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02071126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>