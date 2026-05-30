--- v2 (2026-05-05)
+++ v3 (2026-05-30)
@@ -364,286 +364,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration and heart rate modulation due to competing cognitive tasks while driving</w:t>
+                <w:t xml:space="preserve">Respiration and Heart Rate Modulation Due to Competing Cognitive Tasks While Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolphe Bequet</w:t>
+                <w:t xml:space="preserve">Adolphe J. Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiste Astier-Juvenon</w:t>
+                <w:t xml:space="preserve">Mathis Astier-Juvenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.525</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2018.00525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345712v1</w:t>
+                <w:t xml:space="preserve">hal-03780549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration and Heart Rate Modulation Due to Competing Cognitive Tasks While Driving</w:t>
+                <w:t xml:space="preserve">Respiration and heart rate modulation due to competing cognitive tasks while driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio R. Hidalgo-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Astier-Juvenson</w:t>
+                <w:t xml:space="preserve">Adolphe Bequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Astier-Juvenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 12, pp.525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780549v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do distinct mind wandering differently disrupt drivers? Interpretation of physiological and behavioral pattern with a data triangulation method</w:t>
               </w:r>
@@ -1379,234 +1379,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of mind-wandering in driving: contributions of cardiac measurement and eye movements</w:t>
+                <w:t xml:space="preserve">Towards a Mind-Wandering (MW) real-time detection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Neuroergonomics Conference, The Brain at work and in everyday life</w:t>
+              <w:t xml:space="preserve">Valeo Innovation Challenge 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415505v1</w:t>
+                <w:t xml:space="preserve">hal-01415774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Mind-Wandering (MW) real-time detection ?</w:t>
+                <w:t xml:space="preserve">Detection of mind-wandering in driving: contributions of cardiac measurement and eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Malin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeo Innovation Challenge 2016</w:t>
+              <w:t xml:space="preserve">1st International Neuroergonomics Conference, The Brain at work and in everyday life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415774v1</w:t>
+                <w:t xml:space="preserve">hal-01415505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real-time detection of cognitive effort in driving: Contribution of cardiac measurement</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver cognitive workload estimation through cardiovascular activity: a working memory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe Bequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Astier-Juvenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrandon-V&#233;pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Esquerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j68" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02071126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ferrandon-V&#233;pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pepin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verchier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Esquerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j68" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jallais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio R. Hidalgo-Munoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe J. Bequet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2018.00525" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Bequet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Astier-Juvenon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Malin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469240v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.801.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Eichenlaub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Astier-Juvenon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. B&#233;quet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02071126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>