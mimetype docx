--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1591,165 +1591,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04024407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir et rester Gilets Jaunes à Bruxelles : conditions sociales d’une singularité sociologique</w:t>
+                <w:t xml:space="preserve">Story of an eternal cycle. The never achieved institutionalisation of local public participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international des associations francophones de science politique (9ème)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABSP (BE), AFSP (FR), ASSP (CH), LuxPol, SQSP (QC), Apr 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">PSA General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Political Studies Association (UK), Mar 2021, Belfast (online), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04024379v1</w:t>
+                <w:t xml:space="preserve">halshs-04024385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Story of an eternal cycle. The never achieved institutionalisation of local public participation</w:t>
+                <w:t xml:space="preserve">Devenir et rester Gilets Jaunes à Bruxelles : conditions sociales d’une singularité sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSA General Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Political Studies Association (UK), Mar 2021, Belfast (online), United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès international des associations francophones de science politique (9ème)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABSP (BE), AFSP (FR), ASSP (CH), LuxPol, SQSP (QC), Apr 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04024385v1</w:t>
+                <w:t xml:space="preserve">halshs-04024379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Do “Turned-Off” Citizens Think About Deliberation ? Evidence from a Picture Task in Focus Groups Among Belgian Citizens</w:t>
               </w:r>
@@ -3032,281 +3032,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03973342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crépuscule de l’encadrement politique territorialisé ? Différenciation socio-spatiale du travail de campagne et déprises partisanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safia Dahani</w:t>
+                <w:t xml:space="preserve">Les gilets jaunes de Belgique : entre rejet de représentation et désir de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Lorenzo Barrault-Stella, Clémentine Berjaud et Anne-France Taiclet (dir.),. </w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Knops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.163-206, 2022, 9782365123594</w:t>
+              <w:t xml:space="preserve">Sur le terrain avec les Gilets Jaunes en France et en Belgique. Approche interdisciplinaire du mouvement en France et en Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-188, 2022, Actions collectives, 978-2-7297-1252-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989816v1</w:t>
+                <w:t xml:space="preserve">halshs-03973355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gilets jaunes de Belgique : entre rejet de représentation et désir de reconnaissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le crépuscule de l’encadrement politique territorialisé ? Différenciation socio-spatiale du travail de campagne et déprises partisanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Dahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Lyon. </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Barrault-Stella, Clémentine Berjaud et Anne-France Taiclet (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le terrain avec les Gilets Jaunes en France et en Belgique. Approche interdisciplinaire du mouvement en France et en Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.173-188, 2022, Actions collectives, 978-2-7297-1252-5</w:t>
+              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-206, 2022, 9782365123594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03973355v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crépuscule de l’encadrement politique territorialisé ? Différenciation socio-spatiale du travail de campagne et déprises partisanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3890,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cessp.cnrs.fr/spip.php?rubrique494" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.234.0111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thyrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10497" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Knops" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17813/1086-671X-27-2-169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088646ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon van der Does" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01925121221139056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086925ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03163791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bilella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arhip-Paterson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ferrando y Puig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388971v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.pm3n-e524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01825655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01D094" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cessp.cnrs.fr/spip.php?rubrique494" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.234.0111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thyrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10497" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Knops" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17813/1086-671X-27-2-169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088646ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon van der Does" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01925121221139056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086925ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03163791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bilella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arhip-Paterson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ferrando y Puig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388971v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.pm3n-e524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01825655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01D094" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>