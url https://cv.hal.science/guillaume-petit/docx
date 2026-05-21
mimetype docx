--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1811,178 +1811,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04024405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing inclusiveness of local democracy through participatory budgeting in a French town</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">It’s indignation ! Politics through affect in the Belgian extension of the Yellow Vest movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Knops</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR, Sep 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04024364v1</w:t>
+                <w:t xml:space="preserve">halshs-04024367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It’s indignation ! Politics through affect in the Belgian extension of the Yellow Vest movement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The changing inclusiveness of local democracy through participatory budgeting in a French town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPR, Sep 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04024367v1</w:t>
+                <w:t xml:space="preserve">halshs-04024364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps sociaux de la participation : (in)dispositions et (in)disponibilités démocratiques</w:t>
               </w:r>
@@ -2031,234 +2031,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04024356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French local participatory policies between unfinished institutionalization and continuous experimentation</w:t>
+                <w:t xml:space="preserve">Le leadership paradoxal des élus participationnistes, entre légitimités autochtones, partisanes et procédurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPR General Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR, Aug 2018, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Les élus aiment-ils la démocratie ? Le personnel politique face à la participation citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Ceraps, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04024353v1</w:t>
+                <w:t xml:space="preserve">halshs-04024290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le leadership paradoxal des élus participationnistes, entre légitimités autochtones, partisanes et procédurales</w:t>
+                <w:t xml:space="preserve">Le développement des Cifre en sciences sociales, entre orientation réfléchie de la recherche et impératif réflexif dans la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élus aiment-ils la démocratie ? Le personnel politique face à la participation citoyenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Ceraps, Nov 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Ce que les évolutions des financements font à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADCifreSHS, Oct 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04024290v1</w:t>
+                <w:t xml:space="preserve">hal-03388971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des Cifre en sciences sociales, entre orientation réfléchie de la recherche et impératif réflexif dans la recherche.</w:t>
+                <w:t xml:space="preserve">French local participatory policies between unfinished institutionalization and continuous experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que les évolutions des financements font à la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADCifreSHS, Oct 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR, Aug 2018, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388971v2</w:t>
+                <w:t xml:space="preserve">halshs-04024353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excès ou défaut d'institutionnalisation ? L'offre institutionnelle de participation, entre institutionnalisation inachevée et expérimentation permanente</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cessp.cnrs.fr/spip.php?rubrique494" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.234.0111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thyrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10497" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Knops" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17813/1086-671X-27-2-169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088646ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon van der Does" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01925121221139056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086925ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03163791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bilella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arhip-Paterson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ferrando y Puig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388971v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.pm3n-e524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01825655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01D094" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cessp.cnrs.fr/spip.php?rubrique494" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.234.0111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thyrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.044.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0648" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10497" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Knops" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17813/1086-671X-27-2-169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.041.0203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088646ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon van der Does" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01925121221139056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086925ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03163791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.026.0041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bilella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arhip-Paterson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ferrando y Puig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388971v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35007/gdp.pm3n-e524" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03973355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01825655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01D094" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>