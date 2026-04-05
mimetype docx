--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2126,77 +2126,234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01541848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation and expression of urotensin I and urotensin II in the caudal neurosecretory system of the small-spotted catshark Scyliorhinus canicula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pézeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46ème Colloque de la Société de Neuroendocrinologie (SNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urp1 and Urp2 act redundantly to maintain spine shape in zebrafish larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2248,187 +2405,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mosimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of the Reissner Fiber and increased URP neuropeptide signaling underlie scoliosis in a zebrafish ciliopathy mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pezeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Cantaut-Belarif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Eschstruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2496,51 +2653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77A91D2B"/>
+    <w:nsid w:val="CD1E77D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2727,51 +2884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-pezeron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1395-6397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117920347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111893" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88564-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2022016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mohamad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2023.01.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faredin Alejevski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03319722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.210065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170675" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Cantaut-Belarif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orts Del'Immagine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Penru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wyart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02276574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01783141v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Karam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3018-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02547092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;zeron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Millen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukhatmi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.151787" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghislain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Becker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.01.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00707849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohei Yokogawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Marin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faraco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Appelbaum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0050277" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kikuta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Laplante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Navratilova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Z Komisarczuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G Engstr&#246;m" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6086307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01541848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Etournay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04046062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pezeron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-pezeron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1395-6397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117920347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111893" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88564-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2022016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mohamad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2023.01.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faredin Alejevski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03319722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.210065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170675" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Cantaut-Belarif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orts Del'Immagine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Penru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wyart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02276574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01783141v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Karam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3018-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02547092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;zeron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Millen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukhatmi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.151787" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghislain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Becker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.01.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00707849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohei Yokogawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Marin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faraco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Appelbaum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0050277" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kikuta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Laplante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Navratilova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Z Komisarczuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G Engstr&#246;m" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6086307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01541848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Etournay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Feng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04046062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pezeron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>