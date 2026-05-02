--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1424,51 +1424,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-019-3018-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2653,51 +2653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD1E77D8"/>
+    <w:nsid w:val="56254323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>