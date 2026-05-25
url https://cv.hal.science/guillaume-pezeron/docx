--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -830,291 +830,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved role of the urotensin II receptor 4 signalling pathway to control body straightness in a tetrapod</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urotensin II-related peptide (Urp) is expressed in motoneurons in zebrafish, but is dispensable for locomotion in larva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faredin Alejevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pézeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsob.210065⟩</w:t>
+              <w:t xml:space="preserve">Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.170675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2021.170675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03319722v1</w:t>
+                <w:t xml:space="preserve">hal-03406253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urotensin II-related peptide (Urp) is expressed in motoneurons in zebrafish, but is dispensable for locomotion in larva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Quan</w:t>
+                <w:t xml:space="preserve">Conserved role of the urotensin II receptor 4 signalling pathway to control body straightness in a tetrapod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faredin Alejevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Leemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leistenschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146, pp.170675. </w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.210065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2021.170675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsob.210065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406253v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03319722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrenergic activation modulates the signal from the Reissner fiber to cerebrospinal fluid-contacting neurons during development</w:t>
               </w:r>
@@ -2653,51 +2653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56254323"/>
+    <w:nsid w:val="BF70DEA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2884,51 +2884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-pezeron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1395-6397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117920347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111893" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88564-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2022016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mohamad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2023.01.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faredin Alejevski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03319722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.210065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170675" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Cantaut-Belarif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orts Del'Immagine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Penru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wyart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02276574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01783141v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Karam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3018-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02547092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;zeron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Millen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukhatmi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.151787" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghislain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Becker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.01.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00707849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohei Yokogawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Marin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faraco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Appelbaum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0050277" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kikuta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Laplante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Navratilova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Z Komisarczuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G Engstr&#246;m" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6086307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01541848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Etournay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Feng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04046062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pezeron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-pezeron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1395-6397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117920347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Alfama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;zeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111893" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88564-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Parmentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2022016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05138400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mohamad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mosimann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2023.01.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faredin Alejevski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le M&#233;vel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021236" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2021.170675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03319722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leistenschneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Flori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.210065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02975594v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Cantaut-Belarif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orts Del'Immagine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Penru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wyart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02276574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.02.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01783141v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Karam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-3018-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02547092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;zeron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Millen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukhatmi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.151787" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00204690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mourrain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Courty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghislain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Becker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.01.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00707849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohei Yokogawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Marin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faraco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Appelbaum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0050277" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kikuta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Laplante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Navratilova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Z Komisarczuk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G Engstr&#246;m" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6086307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01541848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Etournay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Feng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04046062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pezeron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>