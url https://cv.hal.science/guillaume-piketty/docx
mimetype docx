--- v0 (2026-03-22)
+++ v1 (2026-05-23)
@@ -267,51 +267,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2753597065</w:t>
+              <w:t xml:space="preserve">, 2024, 9782753597068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1195,190 +1195,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Winston Churchill : Discours de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Churchill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Armand Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chamouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Piketty. Editions Tallandier, pp.429, 2009, Texto : le goût de l'histoire, 9782847345476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Français en Résistance : carnets de guerre, correspondances, journaux personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Piketty. Éditions Robert Laffont, pp.1168, 2009, 9782221101438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415775v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03417752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à l'intime : au sortir de la guerre</w:t>
               </w:r>
@@ -2469,165 +2469,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la Lettre de Pierre Brossolette au général de Gaulle, 2 novembre 1942</w:t>
+                <w:t xml:space="preserve">À propos de Pierre Brossolette, 'Hommage au général de Gaulle', Résistance, 2 mars 1943</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors d'archives (Fondation Charles de Gaulle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2010, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023830v1</w:t>
+                <w:t xml:space="preserve">hal-01023834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de Pierre Brossolette, 'Hommage au général de Gaulle', Résistance, 2 mars 1943</w:t>
+                <w:t xml:space="preserve">À propos de la Lettre de Pierre Brossolette au général de Gaulle, 2 novembre 1942</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors d'archives (Fondation Charles de Gaulle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.1-6</w:t>
+              <w:t xml:space="preserve">, 2010, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023834v1</w:t>
+                <w:t xml:space="preserve">hal-01023830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de Pierre Brossolette, &amp;quot; Hommage aux morts de la France combattante &amp;quot;, Albert Hall de Londres, 18 juin 1943</w:t>
               </w:r>
@@ -4177,316 +4177,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La violence subie et infligée par les résistants français à l’ordre nazi et/ou vichyste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terror and the Making of Modern Europe : Transtlantic Perspectives on the History of Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Stanford, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les trois sorties de guerre des combattants de la Nueve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Mesquida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortir de guerre : les géopolitiques de Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Brest, France. pp.65 - 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La violence subie et infligée par les résistants français à l’ordre nazi et/ou vichyste</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moral Economy of Gratitude – France at the end of World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terror and the Making of Modern Europe : Transtlantic Perspectives on the History of Violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Making Order in the Post-war World : A comparative Study of Europe and East Asia in the 1940s and 1950s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, History faculty, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance, biographie et écriture intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Biographie et histoire : enjeux et pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Montpellier, France. pp.68 - 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585270v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03585288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le résistant</w:t>
               </w:r>
@@ -4604,165 +4604,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des modes d’action au vécu résistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les résistants déportés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France. pp.21 - 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecrire sur soi – Résistants français en Seconde Guerre mondiale. À partir de l’exemple de Charles d’Aragon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Society for French Historical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Houston, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585286v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03569705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the ‘Intransigent No’ to the Banality of the Everyday : The Re-Entry of French Resistance fighters into Civilian Life</w:t>
               </w:r>
@@ -4811,178 +4811,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generations of French Resistance Fighters and Return from War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Society for French Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, University of Urbana-Champaign, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Spain to Berchtesgaden : History and Memory of The Nueve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Mesquida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War without Limits: Spain 1936-1939 and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Wills Hall, University of Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608896v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03608904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modes d'action au vécu résistant</w:t>
               </w:r>
@@ -5031,165 +5031,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autobiographies et biographies de personnages en Résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Ouverture, société, pouvoir : de l'Edit de Nantes à la chute du communisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France. pp.133 - 150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Brossolette, from pacifism to resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Intellectuals and war from Verdun to Baghdad", organisé par l'University of Westminster, l'Institut français du Royaume-Uni et la Middlesex University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585273v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03585278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Free French and the Challenge of Liberation</w:t>
               </w:r>
@@ -5366,51 +5366,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cessez-le-feu, cesser les combats ? De l'époque moderne à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, A paraître, Actes du colloque international “Cessez-le-feu, cesser les combats ? De l'époque moderne à nos jours”, Service historique de la Défense, Vincennes, 27-28 November 2018</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, A paraître, Actes du colloque international “Cessez-le-feu, cesser les combats ? De l'époque moderne à nos jours”, Service historique de la Défense, Vincennes, 27-28 November 2018, 9782757437193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5477,173 +5477,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French Resistances and the Shadow of the Great War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Fathi; Emily Robertson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proximity and Distance: Space, Time and World War I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melbourne University Publishing, pp.165-179, 2020, 9780522876543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les États-Unis en 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bertrand; Jordan Gaspin; Vincent Giraudier; Carine Lachèvre; François Lagrange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comme en 40..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Gallimard; Musée de l'Armée, pp.250 - 254, 2020, 9782072889103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212026v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03376263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français libres entre traditions et innovation (1940 - …)</w:t>
               </w:r>
@@ -6783,173 +6783,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire historique de la Résistance. Résistance intérieure et France Libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Marcot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique de la Résistance. Résistance intérieure et France Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Robert Laffont, pp.VII - XI, 2006, 9782221099971</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Les hommes partis de rien” au miroir de leurs écrits intimes. Réflexions sur l’engagement des pionniers de la France Libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Piketty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un professeur en République : mélanges en l'honneur de Serge Berstein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Fayard, pp.146-154, 2006, 9782213629537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516925v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03416099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes partis de rien&amp;quot; au miroir de leurs écrits intimes. Réflexions sur l’engagement des pionniers de la France libre</w:t>
               </w:r>
@@ -7764,51 +7764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="193EF241"/>
+    <w:nsid w:val="C40DF902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7995,51 +7995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-piketty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5838-0670" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057546045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04615653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piketty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Humbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9946/francaises-et-francais-libres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03712809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven O Connor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03712733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Churchill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Armand Canal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chamouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03712753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Miot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03712738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loubes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Neau-Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetan Todorov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ozouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/pierre-brossolette-genevieve-de-gaulle-anthonioz-germaine-tillion-et-jean-zay-au-pantheon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01534452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muracciole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Trouplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabanes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leymarie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musiedlak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baudoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baudou&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03517006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D&#8217;aragon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkielkraut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03712834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02793173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven O&#8217;connor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2019.1709048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03440977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2017.1415301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1505.0028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03521711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.071.0341" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.006.0010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01066169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.003.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.071.0151" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.003.0001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.087.0779" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3770705" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03997801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mesquida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03521571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03212026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03212059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03212030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03212028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03518840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03518766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03518933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02880745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520648v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frank" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bent&#233;geat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-piketty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5838-0670" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057546045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04615653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vaisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piketty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Humbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9946/francaises-et-francais-libres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03712809v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven O Connor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03712733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Churchill" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Armand Canal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chamouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03712753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Miot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03712738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loubes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Neau-Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetan Todorov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ozouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/pierre-brossolette-genevieve-de-gaulle-anthonioz-germaine-tillion-et-jean-zay-au-pantheon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01534452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muracciole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Trouplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cabanes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leymarie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Musiedlak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baudoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baudou&#239;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03517006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D&#8217;aragon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkielkraut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03712834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02793173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven O&#8217;connor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2019.1709048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03440977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2017.1415301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1505.0028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03521711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1897" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.071.0341" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.006.0010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01066169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.003.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.071.0151" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.003.0001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.087.0779" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3770705" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03997801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mesquida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585286v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03521571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03212026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03212059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03212030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03212028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03518840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03518766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03518933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571830v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02880745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520648v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03520692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frank" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bent&#233;geat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>