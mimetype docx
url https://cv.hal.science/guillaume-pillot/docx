--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -248,51 +248,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
+                <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
@@ -312,121 +312,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
+                <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563636v1</w:t>
+                <w:t xml:space="preserve">hal-03427430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of enriched hyperthermophilic microbial communities from a deep-sea hydrothermal vent chimney under electrolithoautotrophic culture conditions</w:t>
+                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
@@ -446,121 +446,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Godfroy</w:t>
+                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94135-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427430v1</w:t>
+                <w:t xml:space="preserve">hal-03563636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thriving of hyperthermophilic microbial communities from a deep-sea sulfidic hydrothermal chimney under electrolithoautotrophic conditions with nitrate as electron acceptor</w:t>
+                <w:t xml:space="preserve">Evolution of Thermophilic Microbial Communities from a Deep-Sea Hydrothermal Chimney under Electrolithoautotrophic Conditions with Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin Ali</w:t>
@@ -574,78 +574,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (12), pp.2475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9122475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427429v1</w:t>
@@ -695,64 +695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 79 (1), pp.38-49. </w:t>
@@ -829,64 +829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore E Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Combet-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 259, pp.304-311. </w:t>
@@ -1288,51 +1288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfat Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1523,51 +1523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabja Maria Popall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenica Heussner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kerzenmacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01381-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02049432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraphat Hwanhlem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaffres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Dousset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2428-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran H-Hittikun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Ghaish" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.12.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KSR5Z63-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabja Maria Popall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenica Heussner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kerzenmacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94135-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Combet-Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122475" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Auria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-019-01381-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02049432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.03.053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636292v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraphat Hwanhlem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaffres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Dousset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2428-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran H-Hittikun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El-Ghaish" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.12.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KSR5Z63-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfat Amin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>