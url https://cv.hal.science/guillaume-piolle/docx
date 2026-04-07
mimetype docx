--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1051,360 +1051,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity Extraction in Cloud Infrastructures</w:t>
+                <w:t xml:space="preserve">Verifying the Reliability of Operating System-Level Information Flow Control Systems in Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernelle Mensah</w:t>
+                <w:t xml:space="preserve">Laurent Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dubus</w:t>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Kanoun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 13th International Conference on Network and Service Management (CNSM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/cnsm.2017.8256010⟩</w:t>
+              <w:t xml:space="preserve">5th International FME Workshop on Formal Methods in Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.10-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FormaliSE.2017.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593346v1</w:t>
+                <w:t xml:space="preserve">hal-01535862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying the Reliability of Operating System-Level Information Flow Control Systems in Linux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity Extraction in Cloud Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernelle Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Georget</w:t>
+                <w:t xml:space="preserve">Samuel Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jaume</w:t>
+                <w:t xml:space="preserve">Wael Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International FME Workshop on Formal Methods in Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina. pp.10-16, </w:t>
+              <w:t xml:space="preserve">2017 13th International Conference on Network and Service Management (CNSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FormaliSE.2017.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/cnsm.2017.8256010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535862v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity Graph Reconstruction for Networking Cloud Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernelle Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1455,90 +1455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Flow Tracking for Linux Handling Concurrent System Calls and Shared Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1585,90 +1585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de flux d'information correct sous Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1700,394 +1700,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The articulation between the legal and technical means of erasure of data online, from the perspective of the user</w:t>
+                <w:t xml:space="preserve">Les techniques d'effacement des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Malis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Atelier sur la Protection de la Vie Privée (APVP'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Mosnes, France</w:t>
+              <w:t xml:space="preserve">Le droit à l'oubli numérique, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe, Mar 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166402v1</w:t>
+                <w:t xml:space="preserve">hal-01241492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Formal Semantics for System Calls in terms of Information Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Georget</w:t>
+                <w:t xml:space="preserve">The articulation between the legal and technical means of erasure of data online, from the perspective of the user</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Systems (ICONS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Barcelone, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">6ème Atelier sur la Protection de la Vie Privée (APVP'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Mosnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149471v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des données personnelles vue par un informaticien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Formal Semantics for System Calls in terms of Information Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques: Respect de la vie privée et services mobiles sans contact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Meudon, France</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Systems (ICONS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Barcelone, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241511v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniques d'effacement des données</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La protection des données personnelles vue par un informaticien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit à l'oubli numérique, enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe, Mar 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques: Respect de la vie privée et services mobiles sans contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241492v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity-preserving Management of Privacy Conflicts in Social Network Systems</w:t>
               </w:r>
@@ -2181,51 +2181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation de données par publication éphémère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2263,77 +2263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à l'oubli : Présentation du projet DAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,64 +2872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barreau-Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Boella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Atelier Protection de la Vie Privée (APVP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Sorèze, France</w:t>
@@ -3280,178 +3280,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délégation d'agents pour la protection étendue des données personnelles</w:t>
+                <w:t xml:space="preserve">Les systèmes multi-agents normatifs : organisations, institutions et normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Francophones des Systèmes Multi-Agents (JFSMA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.35-46</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire Ordre et Désordre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00425372v1</w:t>
+                <w:t xml:space="preserve">inria-00425208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes multi-agents normatifs : organisations, institutions et normes</w:t>
+                <w:t xml:space="preserve">Délégation d'agents pour la protection étendue des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire Ordre et Désordre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Francophones des Systèmes Multi-Agents (JFSMA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00425208v1</w:t>
+                <w:t xml:space="preserve">inria-00425372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligations with deadlines and maintained interdictions in privacy regulation frameworks</w:t>
               </w:r>
@@ -4494,90 +4494,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à l'oubli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Corgas-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dedessus Le Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 11-25, Mission de recherche Droit et Justice. 2015, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5100,51 +5100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="250594C8"/>
+    <w:nsid w:val="5BFBB81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5331,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-piolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138529191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191927219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-2011-0215" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.695-715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BVTZT0QG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.357-390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8GTF348B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Mensah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kanoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm.2017.8256010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Malis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Paiva Melo Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00908339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2013.79" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Ghorbel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14183-6_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1NQC7GMS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clainche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-863" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demazeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasalou Asimina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11755593_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XN3ZGSP0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606021v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01172702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Humphries" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00401295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-piolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138529191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191927219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-2011-0215" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.695-715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BVTZT0QG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.357-390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8GTF348B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Mensah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kanoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm.2017.8256010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Malis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Paiva Melo Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00908339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2013.79" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Ghorbel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14183-6_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1NQC7GMS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clainche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-863" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demazeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasalou Asimina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11755593_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XN3ZGSP0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606021v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01172702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Humphries" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00401295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>