--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -454,230 +454,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils informatiques pour la protection de la vie privée</w:t>
+                <w:t xml:space="preserve">Representing privacy regulations with deontico-temporal operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WIA-2011-0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657244v1</w:t>
+                <w:t xml:space="preserve">hal-00657248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing privacy regulations with deontico-temporal operators</w:t>
+                <w:t xml:space="preserve">Outils informatiques pour la protection de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, http://interstices.info/outils-protection</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WIA-2011-0215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00657248v1</w:t>
+                <w:t xml:space="preserve">hal-00657244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture pour la protection étendue des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (5), pp.695-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -736,51 +736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déléguer la protection des données personnelles à des agents cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (3), pp.357-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2257,204 +2257,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à l'oubli : Présentation du projet DAO</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vie privée sur Internet, une question de confiance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Atelier sur la Protection de la Vie Privée (APVP'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">Journée Web et Confiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845780v1</w:t>
+                <w:t xml:space="preserve">hal-00777430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie privée sur Internet, une question de confiance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le droit à l'oubli : Présentation du projet DAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Web et Confiance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Atelier sur la Protection de la Vie Privée (APVP'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777430v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis Grid for Privacy-related Properties of Social Network Systems</w:t>
               </w:r>
@@ -2702,277 +2702,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
+                <w:t xml:space="preserve">The Coprelobri project: the logical approach to privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bidan</w:t>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barreau-Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Boella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2e Atelier Protection de la Vie Privée (APVP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sorèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656940v1</w:t>
+                <w:t xml:space="preserve">hal-00606014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coprelobri project: the logical approach to privacy</w:t>
+                <w:t xml:space="preserve">From SSIR to CIDre: a New Security Research Group in Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barreau-Saliou</w:t>
+                <w:t xml:space="preserve">Guillaume Hiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Boella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+                <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Atelier Protection de la Vie Privée (APVP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Sorèze, France</w:t>
+              <w:t xml:space="preserve">1st SysSec Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606014v1</w:t>
+                <w:t xml:space="preserve">hal-00656940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delegation of Obligations and Responsibility</w:t>
               </w:r>
@@ -3368,51 +3368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délégation d'agents pour la protection étendue des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Francophones des Systèmes Multi-Agents (JFSMA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3450,51 +3450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligations with deadlines and maintained interdictions in privacy regulation frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/WIC/ACM, Dec 2008, Sidney, Australia. pp.162-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3541,51 +3541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Logique pour Raisonner sur la Protection des Données Personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF - AFIA, Jan 2008, Amiens, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3623,51 +3623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Temporal Aspects of Privacy-Related Norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCAI, Jul 2008, Patras, Greece. pp.863-864, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3938,51 +3938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy Management in User-Centred Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4481,51 +4481,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à l'oubli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BFBB81F"/>
+    <w:nsid w:val="50249D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5331,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-piolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138529191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191927219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-2011-0215" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.695-715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BVTZT0QG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.357-390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8GTF348B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Mensah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kanoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm.2017.8256010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Malis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Paiva Melo Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00908339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2013.79" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Ghorbel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14183-6_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1NQC7GMS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clainche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-863" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demazeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasalou Asimina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11755593_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XN3ZGSP0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606021v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01172702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Humphries" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00401295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-piolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138529191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191927219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-2011-0215" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.695-715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BVTZT0QG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.357-390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-8GTF348B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04317073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Abgrall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57537-2_8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01535862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Georget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2017.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Mensah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kanoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm.2017.8256010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66197-1_1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Malis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Paiva Melo Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00908339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PASSAT/SocialCom.2013.79" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Ghorbel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21424-0_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14183-6_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1NQC7GMS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clainche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIIAT.2008.168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-863" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demazeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasalou Asimina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11755593_29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XN3ZGSP0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606021v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01172702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Humphries" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00401295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>