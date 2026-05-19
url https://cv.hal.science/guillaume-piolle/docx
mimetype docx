--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -5100,51 +5100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50249D9D"/>
+    <w:nsid w:val="56A678C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>