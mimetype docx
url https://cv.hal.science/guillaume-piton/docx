--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -345,6990 +345,7345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeomorphic assessment of natural streambank structures in the Alps: A step to improve soil and water bioengineering techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCB 3 : Modeling clogging by boulders on barriers and bridges – A tool to simulate jamming caused by debris flows through series of cascading structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline François</w:t>
+                <w:t xml:space="preserve">Hilary Shirra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Didier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+                <w:t xml:space="preserve">François Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.70126⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 367, pp.108720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2026.108720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186773v1</w:t>
+                <w:t xml:space="preserve">hal-05576097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of near-critical debris flows by flexible barriers: an experimental investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Willow root distribution on riverbanks for soil and water bioengineering design: From field measurements to soil reinforcement estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+                <w:t xml:space="preserve">Giulio Calvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-4115-2025⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227, pp.107978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393425v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letters: response to Colin Reader's comments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Landreau</w:t>
+                <w:t xml:space="preserve">An experimental investigation of the interaction between near-critical debris flows and flexible barriers: Focus on successive surges and cable failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Egypt</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 366, pp.108645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2026.108645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072680v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l’affouillement en méandre : quelles formules dans quel contexte ? Application à la stabilisation des berges de rivières par le génie végétal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Leblois</w:t>
+                <w:t xml:space="preserve">Letters: response to Colin Reader's comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient Egypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.62-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.48.9384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05394567v1</w:t>
+                <w:t xml:space="preserve">hal-05072680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards viscous debris flow simulation using DualSPHysics v5.2: internal behaviour of viscous flows and mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+                <w:t xml:space="preserve">Capture of near-critical debris flows by flexible barriers: an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Fourtakas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-7059-2025⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (10), pp.4115-4134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-4115-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316843v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure granulométrique par imagerie en contexte torrentiel : apports et perspectives des nouvelles méthodes par intelligence artificielle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Benacchio</w:t>
+                <w:t xml:space="preserve">Biogeomorphic assessment of natural streambank structures in the Alps: A step to improve soil and water bioengineering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15pwo⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (9), pp.e70126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.70126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519627v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverbank Stabilization with Bioengineering: Failure Processes and Design Suggestions from a Scaled Physical Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Estimation de l’affouillement en méandre : quelles formules dans quel contexte ? Application à la stabilisation des berges de rivières par le génie végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fructus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/jhend8.hyeng-14369⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.9384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.48.9384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316839v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic activity and related large wood recruitment during debris flows and debris Floods: Storm Alex in the Vésubie valley (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards viscous debris flow simulation using DualSPHysics v5.2: internal behaviour of viscous flows and mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Fourtakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Martini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2025.109180⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (19), pp.7059-7075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7059-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083475v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surrogate deterioration model of debris retention systems towards cost-effective maintenance strategies and increased protection efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mesure granulométrique par imagerie en contexte torrentiel : apports et perspectives des nouvelles méthodes par intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Chahrour</w:t>
+                <w:t xml:space="preserve">Pierre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 300, pp.117202. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15pwo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304170v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large in-stream wood yield during an extreme flood (Storm Alex, October 2020, Roya Valley, France): Estimating the supply, transport, and deposition using GIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riverbank Stabilization with Bioengineering: Failure Processes and Design Suggestions from a Scaled Physical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cohen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108981⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (1), pp.04025047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/jhend8.hyeng-14369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306862v1</w:t>
+                <w:t xml:space="preserve">hal-05316839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverbank fascines mostly fail due to scouring: Consistent evidence from field and flume observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Leblois</w:t>
+                <w:t xml:space="preserve">Geomorphic activity and related large wood recruitment during debris flows and debris Floods: Storm Alex in the Vésubie valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo D’agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.4356⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257, pp.109180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2025.109180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856019v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a GPU-enhanced multiclass soil erosion model based on the 2D shallow water equations in the software Iber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
+                <w:t xml:space="preserve">Riverbank fascines mostly fail due to scouring: Consistent evidence from field and flume observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106098⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.4356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606206v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel change during catastrophic flood: Example of Storm Alex in the Vésubie and Roya valleys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large in-stream wood yield during an extreme flood (Storm Alex, October 2020, Roya Valley, France): Estimating the supply, transport, and deposition using GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 446, pp.109008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109008⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 446, pp.108981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328624v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the possible use of hydraulic force to assist with building the step pyramid of saqqara</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Landreau</w:t>
+                <w:t xml:space="preserve">A surrogate deterioration model of debris retention systems towards cost-effective maintenance strategies and increased protection efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306690⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (February), pp.117202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673994v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible barrier and flow-driven woody debris: an experimental investigation of their interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+                <w:t xml:space="preserve">Implementation of a GPU-enhanced multiclass soil erosion model based on the 2D shallow water equations in the software Iber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando García-Feal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (7), pp.1614-1636. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.106098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2268706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250117v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête Alex – retour d’expérience des crues torrentielles du 2 octobre 2020 dans les Alpes-Maritimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the possible use of hydraulic force to assist with building the step pyramid of saqqara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Kuss</w:t>
+                <w:t xml:space="preserve">Pascal Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guitet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Carladous</w:t>
+                <w:t xml:space="preserve">Laurent Touchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2381471⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0306690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690787v1</w:t>
+                <w:t xml:space="preserve">hal-04673994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River widening in mountain and foothill areas during floods: Insights from a meta-analysis of 51 European Rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Channel change during catastrophic flood: Example of Storm Alex in the Vésubie and Roya valleys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ruiz-Villanueva</w:t>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brousse</w:t>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166103⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 446, pp.109008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293684v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. II: Interactions with Large Wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible barrier and flow-driven woody debris: an experimental investigation of their interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13071⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.1614-1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2268706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917626v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience économique et financement des solutions fondées sur la nature : le cas du bassin versant de la Brague</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gnonlonfin</w:t>
+                <w:t xml:space="preserve">Tempête Alex – retour d’expérience des crues torrentielles du 2 octobre 2020 dans les Alpes-Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2023010⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2381471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687579v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of sediment supply in torrent catchments of the northern French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Morel</w:t>
+                <w:t xml:space="preserve">Morphodynamics and sediment connectivity index in an unmanaged, debris-flow prone catchment: a through time perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Torresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo D’agostino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-23-1769-2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mountain Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.891-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11629-022-7746-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179943v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SPH study on viscoplastic surges overriding mobile beds: The many regimes of entrainment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Debris-flow surges of a very active alpine torrent: a field database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2023.105476⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.1241-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-1241-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301607v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. I: Mechanical Similitude of the Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubois</w:t>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13070⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917623v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of grain sorting to the dynamics of the bedload active layer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. II: Interactions with Large Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rocio Ceron Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305741v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamics and sediment connectivity index in an unmanaged, debris-flow prone catchment: a through time perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">River widening in mountain and foothill areas during floods: Insights from a meta-analysis of 51 European Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruiz-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Scorpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Torresani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mountain Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (4), pp.891-910. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 903, pp.166103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11629-022-7746-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179977v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris-flow surges of a very active alpine torrent: a field database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficience économique et financement des solutions fondées sur la nature : le cas du bassin versant de la Brague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Liebault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gnonlonfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-23-1241-2023⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3-4), pp.238-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096417v1</w:t>
+                <w:t xml:space="preserve">hal-04687579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical modeling of sediment supply in torrent catchments of the northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Challet</w:t>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Janicot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.1769-1787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-1769-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126329v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how do soil bioengineering structures for river bank stabilization fail? Feedback on a large dataset from the GeniVeg database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+                <w:t xml:space="preserve">An SPH study on viscoplastic surges overriding mobile beds: The many regimes of entrainment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoirse Robin Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Recking</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16954⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.105476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2023.105476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768771v1</w:t>
+                <w:t xml:space="preserve">hal-04301607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des barrages sur les torrents, pourquoi ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. I: Mechanical Similitude of the Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Rocio Ceron-Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dugelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (3), pp.04022043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758712v1</w:t>
+                <w:t xml:space="preserve">hal-03917623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris Flows, Boulders and Constrictions: A Simple Framework for Modeling Jamming, and Its Consequences on Outflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of grain sorting to the dynamics of the bedload active layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vázquez Tarrío</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alex Strouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JF006447⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (5), pp.979-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669711v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie végétal sur les berges de cours d’eau : des techniques aux multiples bénéfices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Check dams worldwide: Objectives, functions, effectiveness and undesired effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des barrages sur les torrents, pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Demetrio Antonio Zema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dépollution des sols, 452, pp.94-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03224592v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of sediment detention basins: Scaled model experiments and application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Moldenhauer-Roth</w:t>
+                <w:t xml:space="preserve">Why and how do soil bioengineering structures for river bank stabilization fail? Feedback on a large dataset from the GeniVeg database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anton Schleiss</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.07.007⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224590v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Production in French Alpine Rivers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debris Flows, Boulders and Constrictions: A Simple Framework for Modeling Jamming, and Its Consequences on Outflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoirse Robin Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Strouth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021WR030470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (5), pp.e2021JF006447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JF006447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479274v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is-it worth investing in NBS aiming at reducing water risks? Insights from the economic assessment of three European case studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Check dams worldwide: Objectives, functions, effectiveness and undesired effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Esteban Lucas-Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Antonio Zema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature-Based Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbsj.2021.100002⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.105390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03337540v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘Design of fascines for riverbank protection in Alpine rivers: insight from flume experiments’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Recking</w:t>
+                <w:t xml:space="preserve">Design of sediment detention basins: Scaled model experiments and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Moldenhauer-Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schwindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Jafarnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Schleiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.136-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412787v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open check dams and large wood: head losses and release conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Is-it worth investing in NBS aiming at reducing water risks? Insights from the economic assessment of three European case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
+                <w:t xml:space="preserve">Monica A Altamirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Marchal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camilo Benitez-Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (12), pp.3293-3314. </w:t>
+              <w:t xml:space="preserve">Nature-Based Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3293-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbsj.2021.100002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043953v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cost-Effectiveness Protocol for Flood-Mitigation Plans Based on Leeds’ Boxing Day 2015 Floods</w:t>
+                <w:t xml:space="preserve">Sediment Production in French Alpine Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onno Bokhove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kent</w:t>
+                <w:t xml:space="preserve">John Pitlick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12030652⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (12), pp.e2021WR030470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021WR030470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912661v1</w:t>
+                <w:t xml:space="preserve">hal-03479274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating (nature-based) flood-mitigation schemes using flood-excess volume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to ‘Design of fascines for riverbank protection in Alpine rivers: insight from flume experiments’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montabonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bokhove</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">S. Posi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.106254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610267v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions des barrages de correction torrentielle</w:t>
+                <w:t xml:space="preserve">Open check dams and large wood: head losses and release conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.32190⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3293-3314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3293-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132860v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: A century of history and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.E. Lucas-Borja</w:t>
+                <w:t xml:space="preserve">A Cost-Effectiveness Protocol for Flood-Mitigation Plans Based on Leeds’ Boxing Day 2015 Floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Bokhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Kelmanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.248⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12030652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913352v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des ouvrages de correction torrentielle et plages de dépôt : origine, état des lieux, perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of fascines for riverbank protection in alpine rivers: Insight from flume experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montabonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Posi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019008⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.323-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129862v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Communicating (nature-based) flood-mitigation schemes using flood-excess volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bokhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Kelmanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (9), pp.1402-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610278v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steep Bedload‐laden Flows: Near‐Critical?</w:t>
+                <w:t xml:space="preserve">Fonctions des barrages de correction torrentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019jf005021⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.32190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266073v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of fascines for riverbank protection in alpine rivers: Insight from flume experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Recking</w:t>
+                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: A century of history and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Lucas-Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.07.019⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.37-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266169v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider dans le contexte de la GEMAPI : exemple de méthodologie d'une approche intégrée d'aide à la décision et application aux projets d'aménagements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+                <w:t xml:space="preserve">Usage des ouvrages de correction torrentielle et plages de dépôt : origine, état des lieux, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Piton</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.09⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926406v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des altérations de la géomorphologie naturelle d'un cours d'eau : application du Morphological Quality Index (MQI) aux projets d'aménagement du Grand Buëch à La Faurie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lopez-Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zorrilla-Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Der Keur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.11⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (22), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927827v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing depth-averaged open-channel flows using image velocimetry and photogrammetry</w:t>
+                <w:t xml:space="preserve">Steep Bedload‐laden Flows: Near‐Critical?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017WR021314⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (8), pp.2160-2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019jf005021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855840v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision par l'application de la méthode AHP (Analytic Hierarchy Process) à l'analyse multicritère des stratégies d'aménagement du Grand Büech à la Faurie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstructing depth-averaged open-channel flows using image velocimetry and photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.10⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (6), pp.4164-4179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017WR021314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927806v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décider dans le contexte de la GEMAPI : exemple de méthodologie d'une approche intégrée d'aide à la décision et application aux projets d'aménagements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gourhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vassas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1384⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635571v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of travelling bedload and its consequences for bedload computation in mountain streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Recking</w:t>
+                <w:t xml:space="preserve">Caractérisation des altérations de la géomorphologie naturelle d'un cours d'eau : application du Morphological Quality Index (MQI) aux projets d'aménagement du Grand Buëch à La Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gourhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4105⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606155v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do we build check dams in Alpine streams? An historical perspective from the French experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aide à la décision par l'application de la méthode AHP (Analytic Hierarchy Process) à l'analyse multicritère des stratégies d'aménagement du Grand Büech à la Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gourhand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3967⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983198v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIVI AUTOMATISÉ DES CRUES À FORT TRANSPORT SOLIDE DANS LES TORRENTS : STRATÉGIE DE MESURE ET POTENTIEL DES DONNÉES COLLECTÉES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.213-219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1385⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656535v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of check dams on bed-load transport and steep-slope stream morphodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">The concept of travelling bedload and its consequences for bedload computation in mountain streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (10), pp.1505-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603365v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the morphological print of bedload transport</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why do we build check dams in Alpine streams? An historical perspective from the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 41 (6), pp.809-822. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3869⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 42 (1), pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02602034v1</w:t>
+                <w:t xml:space="preserve">hal-01983198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of sediment traps with open check dams. I: hydraulic and deposition processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Effects of check dams on bed-load transport and steep-slope stream morphodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001048⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.94-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602046v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Sediment Traps with Open Check Dams. II: Woody Debris</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SUIVI AUTOMATISÉ DES CRUES À FORT TRANSPORT SOLIDE DANS LES TORRENTS : STRATÉGIE DE MESURE ET POTENTIEL DES DONNÉES COLLECTÉES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001049⟩</w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602047v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of kinetic sorting on sediment mobility on steep slopes: GRAIN SORTING ON STEEP SLOPES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Quantifying the morphological print of bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Frey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (6), pp.809-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of Sediment Traps with Open Check Dams. II: Woody Debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of sediment traps with open check dams. I: hydraulic and deposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of kinetic sorting on sediment mobility on steep slopes: GRAIN SORTING ON STEEP SLOPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (8), pp.1075-1086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.3564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7338,1481 +7693,1481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising Flood Frequency, Flood Volume and Mitigation of Extreme Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bokhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kelmanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">More UK Success Stories in Industrial Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, Springer Nature Switzerland, pp.33-39, 2025, Mathematics in Industry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-48683-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Design of Mitigation Measures: From Design Event Definition to Targeted Process Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo D’agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiko Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hübl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Debris-flow Science and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.495-538, 2024, Geoenvironmental Disaster Reduction (GEDIRE), 978-3-031-48690-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-48691-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Natural Assurance Schemes with Integrated Decision Support and Adaptive Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Basco-Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora van Cauwenbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eskedar T Gebremedhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greening Water Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.113-133, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insurance and the Natural Assurance Value (of Ecosystems) in Risk Prevention and Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena López Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josh Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Thakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greening Water Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.35-50, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving Room to the River: A Nature-Based Solution for Flash Flood Hazards? The Brague River Case Study (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gnonlonfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greening Water Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.247-268, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Effective Engagement, Investment and Implementation of Natural Assurance Systems for Water and Climate Security</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Economic assessment of nature-based solutions for water-related risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Calatrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Mayor</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greening Water Risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_18⟩</w:t>
+              <w:t xml:space="preserve">Greening water risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-112, 2023, Water security in a new world, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096409v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic assessment of nature-based solutions for water-related risks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enabling Effective Engagement, Investment and Implementation of Natural Assurance Systems for Water and Climate Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Calatrava</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Josh Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Thakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Moncoulon</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Nanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greening water risks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_6⟩</w:t>
+              <w:t xml:space="preserve">Greening Water Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.367-384, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093533v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glinščica for All: Exploring the Potential of NBS in Slovenia: Barriers and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polona Pengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdravko Kozinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaž Cokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greening Water Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.297-323, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Wood Transport-Related Flood Risks Analysis of Lourdes City Using Iber-Wood Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ruiz Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.481-498, 2022, Springer Water, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Experience with Open Check Dams: Inventory and Lessons Learnt Through Adaptive Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Li, Z.; Li, P.; Yu, Y.; Peng, S.; Piton, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Check Dam Construction for Sustainable Watershed Management and Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley Online Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.247-266, 2022, 978-1-119-74240-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions Fondées sur la Nature : le projet européen H2020 NAIAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique CCR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.18-22, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8822,3656 +9177,3656 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment peut-on gérer le risque d’inondation lié à la présence du bois en rivière ? Quelques perspectives ligériennes en contexte intersectoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbala Hortobagyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple 1D Model of Bedload Transport in Torrents: The Manival Stream Downstream its Debris Basin (S.E. France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fluvial Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom. pp.207-2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003475378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large wood transport attenuation by riparian trees: field feedback from the Rieu Sec and Clamoux Rivers (Aude) after the October 2018 floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Benaksas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Study of Debris-Flow Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent Case Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+                <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.452-457</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691678v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willows root distribution on riverbanks through a descriptive approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Leblois</w:t>
+                <w:t xml:space="preserve">Small-Scale Study of Debris-Flow Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interpraevent 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.452-457</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876644v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote lecture: Why knowing more about interactions between wood in rivers and river flows helps tailoring hydraulic works</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Willows root distribution on riverbanks through a descriptive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood in World Rivers 5th Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648216v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote lecture: Why knowing more about interactions between wood in rivers and river flows helps tailoring hydraulic works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpraevent 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
+              <w:t xml:space="preserve">Wood in World Rivers 5th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Gaspé, Canada. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680214v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass exchange between geophysical flows and beds: Idealised computational modelling using a Herschel-Bulkley rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saoirse Robin Goodwin</w:t>
+                <w:t xml:space="preserve">Etude de l'étalement des laves torrentielles : Intérêt des observations directes pour la calibration des modèles numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Jun 2023, Grenoble, France. pp.454005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687601v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête ALEX – Retour d’expérience des crues torrentielles du 2 octobre 2020 dans les Alpes-Maritimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Evaluation semi-automatisée des respirations torrentielles à l'aide de modèles numériques de terrain LiDAR Semi-automated assessment of bed level fluctuations with LiDAR Digital Elevation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Robert</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF “Prévision des crues et des inondations – Avancées, valorisation et perspectives”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France. pp.29-32</w:t>
+              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Jun 2023, Grenoble, France. pp.458047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680176v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural streambank structure assessment in mountain rivers: an approach combining ecology and hydromorphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evette André</w:t>
+                <w:t xml:space="preserve">Mass exchange between geophysical flows and beds: Idealised computational modelling using a Herschel-Bulkley rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoirse Robin Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5403⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Torino, Italy. pp.01008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341501008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007459v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Modelling of Sediment Supply in Torrent Catchments of the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Politecnico di Torino, 2023, Torino, Italy. pp.02014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fascines for riverbank stabilization : structural failure processes and design suggestions from physical modelling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tempête ALEX – Retour d’expérience des crues torrentielles du 2 octobre 2020 dans les Alpes-Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SHF “Prévision des crues et des inondations – Avancées, valorisation et perspectives”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France. pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007471v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume, Peak discharges and Froude Number of Debris-Flow Surges: 10 Years of Monitoring on the Réal Torrent (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+                <w:t xml:space="preserve">Natural streambank structure assessment in mountain rivers: an approach combining ecology and hydromorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousset Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piton Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evette André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341503016⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union, Apr 2023, Vienna, Austria. pp.3/EGU23-5403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240853v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale study of Debris-Flows Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Alliau</w:t>
+                <w:t xml:space="preserve">Fascines for riverbank stabilization : structural failure processes and design suggestions from physical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502001⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union, Apr 2023, Vienna, Austria. pp.3/EGU23-13109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240864v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the carbon footprint of a public research laboratory in Geosciences. Assessing a reduction strategy built with laboratory members after a 3-year experimentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volume, Peak discharges and Froude Number of Debris-Flow Surges: 10 Years of Monitoring on the Réal Torrent (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13694⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torino, Italy. pp.03016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341503016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648692v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des volumes de sédiments transportés lors de la tempête Alex avec d'autres crues torrentielles extrêmes Comparison of sediment volumes transported during storm Alex with other extreme torrential events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Kuss</w:t>
+                <w:t xml:space="preserve">Small-scale study of Debris-Flows Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Morel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torino, Italy. pp.02001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697334v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la gestion et du dimensionnement des plages de dépôt : modélisation physique sur le torrent du Manival (Isère)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+                <w:t xml:space="preserve">Reducing the carbon footprint of a public research laboratory in Geosciences. Assessing a reduction strategy built with laboratory members after a 3-year experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697359v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote Lecture: Torrent control with check dams: historical evolution in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des volumes de sédiments transportés lors de la tempête Alex avec d'autres crues torrentielles extrêmes Comparison of sediment volumes transported during storm Alex with other extreme torrential events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Flood danger, mitigation works and residual risk: how to manage changes over time?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autonomous Province of Trento, Oct 2023, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, 2023, Grenoble, France. pp.458058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648335v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote lecture. Defining Protection Works Against Debris-Flow Hazards: Industrial Standard, Tailor-made or Haute-couture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Torino, Italy. pp.07011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202341507011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'étalement des laves torrentielles : Intérêt des observations directes pour la calibration des modèles numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote Lecture: Torrent control with check dams: historical evolution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arielle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Jun 2023, Grenoble, France. pp.454005</w:t>
+              <w:t xml:space="preserve">Workshop "Flood danger, mitigation works and residual risk: how to manage changes over time?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autonomous Province of Trento, Oct 2023, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697370v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation semi-automatisée des respirations torrentielles à l'aide de modèles numériques de terrain LiDAR Semi-automated assessment of bed level fluctuations with LiDAR Digital Elevation Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la gestion et du dimensionnement des plages de dépôt : modélisation physique sur le torrent du Manival (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SHF, Jun 2023, Grenoble, France. pp.458047</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.453867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697347v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Protection Systems in Mountains for Reduced Maintenance Costs: Claret's Retention Dam Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Chahrour</w:t>
+                <w:t xml:space="preserve">Channel change during catastrophic flood: example of the Alex storm in the Vésubie valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767911v2</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of DualSPHysics for viscous Newtonian flow fronts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Fourtakas</w:t>
+                <w:t xml:space="preserve">Designing Protection Systems in Mountains for Reduced Maintenance Costs: Claret's Retention Dam Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International SPHERIC Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Dublin; European Safety and Reliability Association; Trinity College Dublin, Aug 2022, Dublin, Ireland. pp.2797-2804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S21-05-576-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937562v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crues exceptionnelles de la Vésubie et de la Roya (Oct. 2020): caractérisation hydrogéomorphologique et perspectives de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ZABR; GRAIE, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Chahrour</w:t>
+                <w:t xml:space="preserve">Validation of DualSPHysics for viscous Newtonian flow fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Fourtakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 International SPHERIC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPHERIC; University of Catania, Jun 2022, Catane, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758724v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel change during catastrophic flood: example of the Alex storm in the Vésubie valley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+                <w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Passy</w:t>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESReDA; Université Grenoble Alpes; University of Nottingham, May 2022, Grenoble, France. pp.81-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/503700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779071v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating sediment supply to the morphological and hydro-meteorological characteristics of torrent catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Morel</w:t>
+                <w:t xml:space="preserve">Deciphering sediment Connectivity Index and erosion pattern in a debris flow catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Torresani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th INTERPRAEVENT Congress : Natural hazards in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Research Society INTERPRAEVENT, May 2021, Bergen (virtual), Norway. pp.303-311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703106v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Debris Risk Analysis and Protection Scenarios of Lourdes City Using Iberwood Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Quiniou</w:t>
+                <w:t xml:space="preserve">Relating sediment supply to the morphological and hydro-meteorological characteristics of torrent catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2021: Models for complex and global water issues - Practices and expectations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363324v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Surface Grain-Size and Friction for Realistic 2D Modelling of Channel Dynamics on Massive Bedload Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gonzales de Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ronzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: SimHydro 2021: Models for complex and global water issues - Practices and expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering sediment Connectivity Index and erosion pattern in a debris flow catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo d'Agostino</w:t>
+                <w:t xml:space="preserve">Wood Debris Risk Analysis and Protection Scenarios of Lourdes City Using Iberwood Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th INTERPRAEVENT Congress : Natural hazards in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Research Society INTERPRAEVENT, May 2021, Bergen (virtual), Norway. pp.303-311</w:t>
+              <w:t xml:space="preserve">SimHydro 2021: Models for complex and global water issues - Practices and expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363334v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driftwood and Hybrid Debris Barrier Interactions: Process of Trapping and Prevention of Releases during Overtopping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Badar Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th INTERPRAEVENT Congress : Natural hazards in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bergen (virtual), Norway. pp.206-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the degradation processes and causes of 223 soil bioengineering structures for riverbank protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12479,3740 +12834,3740 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation analysis of bedload transport estimates with consideration of how to appropriately quantify the natural variability of flow and grain size parameters in gravel bed rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Horita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vazquez-Tarrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pitlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of massive bedload deposition in a debris basin: cross comparison between numerical and small scale modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gonzales de Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RiverFlow 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités des systèmes d'endiguement et de l'analyse de risque en contexte torrentiel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Fouquet</w:t>
+                <w:t xml:space="preserve">Review of the mechanisms of debris-flow impact against barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Poudyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G G D Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C y Yune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1027-1033</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609199v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeomorphology and steep creek hazard mitigation lexicon: French, English and German</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spécificités des systèmes d'endiguement et de l'analyse de risque en contexte torrentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quefféléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2531314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923125v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open check dams: field inventory overview and feedback from the French experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Carladous</w:t>
+                <w:t xml:space="preserve">Hydrogeomorphology and steep creek hazard mitigation lexicon: French, English and German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Camiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Quefféléan</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schwindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.589-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983255v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open check dams: field inventory overview and feedback from the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quefféléan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923118v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the mechanisms of debris-flow impact against barriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C y Yune</w:t>
+                <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1027-1033</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923131v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical resistance limits of soil bioengineering works for riverbank protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlighting scouring threat on bioengineering riverbank protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H.P. Rauch</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio Perez Carazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Posi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Life-Cycle Civil Engineering (IALCCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Ghent, Belgium. pp.6</w:t>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 14113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608705v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of debris flow trapping in the Claret open check dam on June 2017</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Experimental study of riverbank protection with bio-engineering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Posi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Montabonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184005023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983210v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: a century of history and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An attempt to classify malfunctions of steep channel flows justifying building of open check dams or other torrent control works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_230-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607493v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to classify transport processes in mountain streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Recking</w:t>
+                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: a century of history and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Lucas Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vienna, Austria. pp.2018 - 6187</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.11744-11744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983218v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: a century of history and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Esteban Lucas-Borja</w:t>
+                <w:t xml:space="preserve">An attempt to classify transport processes in mountain streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Misset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Vienna, Austria. pp.11744</w:t>
+              <w:t xml:space="preserve">, 2018, Vienna, Austria. pp.2018 - 6187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983205v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct field observations of massive bedload and debris-flow depositions in open check dams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coraline Bel</w:t>
+                <w:t xml:space="preserve">Mechanical resistance limits of soil bioengineering works for riverbank protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RiverFlow 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Symposium on Life-Cycle Civil Engineering (IALCCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Ghent, Belgium. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886749v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of seismic signal for different water-sediment flow processes in torrents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Direct observation of debris flow trapping in the Claret open check dam on June 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.10659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994350v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of riverbank protection with bio-engineering techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bellot</w:t>
+                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: a century of history and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Esteban Lucas-Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zema Demetrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienna, Austria. pp.11744</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687593v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to classify malfunctions of steep channel flows justifying building of open check dams or other torrent control works</w:t>
+                <w:t xml:space="preserve">Direct field observations of massive bedload and debris-flow depositions in open check dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IAHR Europe Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_230-cd⟩</w:t>
+              <w:t xml:space="preserve">RiverFlow 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184003003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982588v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting scouring threat on bioengineering riverbank protections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+                <w:t xml:space="preserve">Processing of seismic signal for different water-sediment flow processes in torrents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 14113</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983202v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.12155-12155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic Froude scale model study of massive bedload deposition in a debris basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.17557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.2017 - 12155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against natural hazards in French mountains: historical analysis of actions and decision contexts in public forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quefféléan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01320527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload trapping in open check dam basins - measurements of flow velocities and depositions patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carbonari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.808-817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the restoration of French mountainous areas to their global management: historical overview of the Water and Forestry Administration actions in public forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Nepote-Vesino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th INTERPRAEVENT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the today French torrents management policy through a historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. 12p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160712011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01320514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can bed-load help to validate hydrology studies in mountainous catchment? The case study of the Roize (Voreppe, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vázquez-Tarrío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.04020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Bellot</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271773v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01320562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bellot</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01320562v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are check dams made for? An historical perspective from the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly - EGU 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01320573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic of streams equipped with check dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Flow 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.1437-1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check dams effects on sediment transport in steep slope flume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of check dams on sediment transport dynamics on steep slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII IAEG Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.43-47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grade control structure influences on steep slope stream dynamics: bed level fluctuations and sediment transport variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF Conference : "Small scale morphological evolution of coastal, estuarine and river systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nantes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16222,371 +16577,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la végétation dans le cadre de la compétence GEMAPI - Guide technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARBE (Agence Régionale de la Biodiversité et de l'Environnement) de Provence-Alpes-Côte d'Azur), pp.106, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check Dam Construction for Sustainable Watershed Management and Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanbin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière en Nouvelle-Calédonie. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT Nickel et son environnement. 79 p., 2018, Programme Gestion du passif. [Tome Nickel et Environnement], </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34928/am48-e187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01934446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16596,703 +16951,703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 'flood-excess volume' to assess and communicate flood-mitigation schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bokhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kelmanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence Based Decisions for UK Landscapes - Rural and Urban Land use, Coastal and Inland Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effects of a distanced retention basin combined with open check dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schwindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schleiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.3, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are check dams made for? An historical perspective from the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. Geophysical Research Abstracts, 17, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment depositions upstream of open check dams: new elements from small scale models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carbonari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. Geophysical Research Abstracts, 17, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braiding-like pattern initiation in a steep slope sediment trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Braided rivers workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Die, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17302,2980 +17657,2980 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et crues torrentielles : note de synthèse sur l'état des connaissances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Misset</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la mise en œuvre de structures bois en rivière pour la stabilisation de berge et la diversification des écoulements. Dix fiches techniques illustrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">ministère de la transition écologique de la biodiversité de la forêt de la mer et de la pêche. 2025, pp.17</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE, LESSEM; Suez Consulting. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457317v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des dommages aux bâtiments en contexte d'inondation torrentielle. Adaptation de l'approche suisse EconoMe au contexte français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+                <w:t xml:space="preserve">Changement climatique et crues torrentielles : note de synthèse sur l'état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2025, pp.51</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ministère de la transition écologique de la biodiversité de la forêt de la mer et de la pêche. 2025, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997558v2</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note technique pour aider à la réalisation des études d’aléa relatives aux cours d’eau torrentiels (état de l’art 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Misset</w:t>
+                <w:t xml:space="preserve">Estimation des dommages aux bâtiments en contexte d'inondation torrentielle. Adaptation de l'approche suisse EconoMe au contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">ONF-RTM; INRAE; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2025, pp.24</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05072708v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la mise en œuvre de structures bois en rivière pour la stabilisation de berge et la diversification des écoulements. Dix fiches techniques illustrées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Leblois</w:t>
+                <w:t xml:space="preserve">Note technique pour aider à la réalisation des études d’aléa relatives aux cours d’eau torrentiels (état de l’art 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">INRAE, LESSEM; Suez Consulting. 2025</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quefféléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ONF-RTM; INRAE; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2025, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05374432v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée des obstructions d'ouvrages soumis à des laves torrentielles : extension à plusieurs ouvrages et mise à disposition d’un interface utilisateur en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ONF-RTM; IGE – Institut des Géosciences de l’Environnement. 2024, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience technique de la crue du 2 octobre 2020 dans la vallée de la Roya - Volet torrentiel</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">ONF-RTM; ONF-DRN; INRAE ETNA; Ministère de la Transition Ecologique; Direction Départementale des Territoires et de la Mer des Alpes-Maritimes. 2023</w:t>
+                <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Rapport final de la Tâche 4: Retour d'expérience sur les pièges à bois flottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Benaksas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04681633v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Rapport final de la Tâche 2: Traduction, adaptation et application du protocole de Wohl et al. (2019) pour la gestion du bois flottant</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.83</w:t>
+                <w:t xml:space="preserve">Retour d’expérience technique de la crue du 2 octobre 2020 dans la vallée de la Roya - Volet torrentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quefféléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ONF-RTM; ONF-DRN; INRAE ETNA; Ministère de la Transition Ecologique; Direction Départementale des Territoires et de la Mer des Alpes-Maritimes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03926838v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaligner les données LiDAR multi-temporelles: pourquoi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MorphEau Conseils; IGE – Institut des Géosciences de l’Environnement. 2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Tâche 1: Notes grand public sur le bois flottant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Rapport final de la Tâche 2: Traduction, adaptation et application du protocole de Wohl et al. (2019) pour la gestion du bois flottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Benaksas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.10</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239762v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du bilan sédimentaire et de la métamorphose fluviale de l'ensemble du bassin - Tâche 1 : Caractérisation de la contribution sédimentaire des têtes de bassin de la Vésubie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Tâche 1: Notes grand public sur le bois flottant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">MorphEau Conseils; IGE – Institut des Géosciences de l’Environnement. 2023, pp.19</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Benaksas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04218112v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du bilan sédimentaire et de la métamorphose fluviale de l'ensemble du bassin - Tâche 2 : Analyse intégrée du phénomène de métamorphose fluviale du bassin versant de la Vésubie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du bilan sédimentaire et de la métamorphose fluviale de l'ensemble du bassin - Tâche 1 : Caractérisation de la contribution sédimentaire des têtes de bassin de la Vésubie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.21</w:t>
+              <w:t xml:space="preserve">MorphEau Conseils; IGE – Institut des Géosciences de l’Environnement. 2023, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218120v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Rapport final de la Tâche 4: Retour d'expérience sur les pièges à bois flottant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du bilan sédimentaire et de la métamorphose fluviale de l'ensemble du bassin - Tâche 2 : Analyse intégrée du phénomène de métamorphose fluviale du bassin versant de la Vésubie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.43</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03926944v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des outils de modélisation des évolutions du fond par charriage - Analyse du potentiel et des limitations des outils de modélisation 2D sur deux cas d'étude</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE ETNA; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2022</w:t>
+                <w:t xml:space="preserve">Projet HYDRODEMO Évaluation de l'aléa torrentiel dans les petits bassins versants des Alpes du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR-ETNA; IGE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03735959v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574748v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet HYDRODEMO Évaluation de l'aléa torrentiel dans les petits bassins versants des Alpes du Nord</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR-ETNA; IGE. 2022</w:t>
+                <w:t xml:space="preserve">Comparaison des outils de modélisation des évolutions du fond par charriage - Analyse du potentiel et des limitations des outils de modélisation 2D sur deux cas d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE ETNA; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03574748v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embâcles: concilier gestion des risques et qualité des milieux. Guide de diagnostic et de recommandations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des sous-scénarios de crues et des probabilités conditionnelles associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ISL Ingénierie; INRAE. 2022, pp.135</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CGDD (Commissariat général au développement durable - Ministère de la Transition Ecologique et de la Cohésion des Territoires). 2022, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03621373v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des sous-scénarios de crues et des probabilités conditionnelles associées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embâcles: concilier gestion des risques et qualité des milieux. Guide de diagnostic et de recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">CGDD (Commissariat général au développement durable - Ministère de la Transition Ecologique et de la Cohésion des Territoires). 2022, pp.67</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ISL Ingénierie; INRAE. 2022, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03985981v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet HYDRODEMO : Évaluation de l’aléa torrentiel dans les petits bassins versants des Alpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almerinda Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Loconto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bivariée des liens entre magnitude et durée des crues en zones Alpine et Pyrénéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting a Grill (or Not) in Slit Dams Aiming at Trapping Debris Flows? Lessons Learnt From France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGHP (Association of Geohazards Professionals). 2020, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final MIG MTES (Action C2) MIG MAA 2017-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ONF-DRN. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions barrages filtrants / transport de flottants et risque de relargage - étude expérimentale des ouvrages rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA Grenoble; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des méthodes dites « multicritère » dans le contexte torrentiel. Rapport de phase 2 : méthodologie d'évaluation des dommages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Commissariat général au développement durable (CGDD); IRSTEA - Institut national de recherche en sciences et technologies pour l'environnement et l'agriculture, 2 Rue de la Papeterie, 38402 Saint-Martin-d'Hères. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière. Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Gestion du passif. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2018, 123 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01934436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement du Büech à La Faurie et à Aspremont: caractérisation des variantes d’aménagement vis à vis de la géomorphologie - Approche par le morphological quality index (MQI)</w:t>
+                <w:t xml:space="preserve">Analyse comparative des méthodes dites « multicritère » dans le contexte torrentiel. Rapport de phase 1 : Caractérisation des phénomènes torrentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA - Institut national de recherche en sciences et technologies pour l'environnement et l'agriculture, 2 Rue de la Papeterie, 38402 Saint-Martin-d'Hères; Syndicat Mixte de Gestion Intercommunale du Buëch et de ses Affluents (SMIGIBA). 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Commissariat général au développement durable (CGDD); IRSTEA. 2018, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395987v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des méthodes dites « multicritère » dans le contexte torrentiel. Rapport de phase 1 : Caractérisation des phénomènes torrentiels</w:t>
+                <w:t xml:space="preserve">Aménagement du Büech à La Faurie et à Aspremont: caractérisation des variantes d’aménagement vis à vis de la géomorphologie - Approche par le morphological quality index (MQI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Commissariat général au développement durable (CGDD); IRSTEA. 2018, pp.46</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA - Institut national de recherche en sciences et technologies pour l'environnement et l'agriculture, 2 Rue de la Papeterie, 38402 Saint-Martin-d'Hères; Syndicat Mixte de Gestion Intercommunale du Buëch et de ses Affluents (SMIGIBA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132339v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale net project: technical report</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.44</w:t>
+                <w:t xml:space="preserve">Hydrologie et hydraulique torrentielle, étude d’un cas pratique : la Roize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606330v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologie et hydraulique torrentielle, étude d’un cas pratique : la Roize</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
+                <w:t xml:space="preserve">Small scale net project: technical report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fertane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605416v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final Action 2.5: Evaluation de la vulnérabilité des barrages vis-à-vis des aléas torrentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Patrocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ropele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA - Institut national de recherche en sciences et technologies pour l'environnement et l'agriculture, 2 Rue de la Papeterie, 38402 Saint-Martin-d'Hères; Region Piemonte; Region Autonoma Val d'Aosta. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risba Alcotra European Project - Action 2.5 Evaluation de la vulnérabilité des barrages vis-à-vis des aléas torrentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Patrocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ropele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20285,100 +20640,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport control by check dams and open check dams in Alpine torrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. Université Grenoble Alpes, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAU041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02603609v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20388,229 +20743,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'inondation dans le bassin de la Brague (Alpes-Maritimes): ré-analyse de l'évènement d'Octobre 2015 à l'aide de la méthode du FEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des barrages vis-à-vis des aléas torrentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Patrocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ropele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet transfrontalier Italie-France ALCOTRA - RISBA - RISCHIO DEGLI SBARRAMENTI ARTIFICIALI - RISQUES DES BARRAGES. Patrocco, D. and Bodrato, G. and Del Vesco, R. and Peyras, L. and Boutry, M. and Ropele, P. and Collé, F. (ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.112-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20620,91 +20975,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des barrages sur les torrents, pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20714,258 +21069,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perchè è necessario riallineare i rilevamenti LiDAR multi-temporali ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Giordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Baldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre Une Grille (Ou Non) Dans Les Barrages A Fentes Des Pieges A Laves Torrentielles ? Retour D’experience Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId549"/>
+      <w:footerReference w:type="default" r:id="rId560"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21033,51 +21388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6493F418"/>
+    <w:nsid w:val="E5489C70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21264,51 +21619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490431v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lou Hirschy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107910" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4115-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fructus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Leblois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.48.9384" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Fourtakas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7059-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pwo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jhend8.hyeng-14369" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;agostino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109180" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Flipo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108981" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4356" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garc&#237;a-Feal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106098" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673994v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Touchart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2268706" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Scorpio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bachmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rocio Ceron Mayo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1769-2023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoirse Robin Goodwin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2023.105476" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez Tarr&#237;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5530" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Torresani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-022-7746-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liebault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1241-2023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16954" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HGM3W8KN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Strouth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006447" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Esteban Lucas-Borja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Antonio Zema" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105390" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Moldenhauer-Roth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwindt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Jafarnejad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Schleiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.07.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pitlick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Misset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030470" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montabonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Posi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Horiguchi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3293-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Bokhove" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kelmanson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030652" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokhove" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kelmanson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3507" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32190" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas-Borja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nichols" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.248" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jf005021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.07.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourhand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.09" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR021314" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4105" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983198v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tacnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3967" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1385" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.03.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3869" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69G6ZWM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602046v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001048" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001049" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3564" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FDN6LL8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048704v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelmanson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48683-8_5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551127v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ikeda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes H&#252;bl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/16107" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48691-3_15" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096403v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Basco-Carrera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskedar T Gebremedhin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez Gunn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Weinberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Thakar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096126v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_13" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096409v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nanu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mayor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_18" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096130v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Pengal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Kozinc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Cokan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Quiniou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz Villanueva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Savatier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_31" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paulhe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Check+Dam+Construction+for+Sustainable+Watershed+Management+and+Planning-p-9781119742401" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006710v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catastrophes-naturelles.ccr.fr/-/rapport-scientifique-2019-ccr" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048729v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Tissot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bacon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178715v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupuis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Benaksas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691678v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876644v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7925" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687601v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341501008" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Juliette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piton Guillaume" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adeline" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evette Andr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5403" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316846v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007471v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13109" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240853v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341503016" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240864v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502001" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648692v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13694" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697334v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648335v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240821v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341507011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697370v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leborgne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Masson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697347v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937562v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703106v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16520" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363324v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363327v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gonzales de Linares" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ronzani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363334v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Agostino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363332v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Badar Munir" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414006v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006056v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Horita" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez-Tarrio" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitlick" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935173v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609199v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2531314" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923125v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camir&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983255v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brachet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923131v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poudyal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Song" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G D Zhou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C y Yune" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608705v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Rauch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607493v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas Borja" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zema" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983205v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Nichols" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zema Demetrio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886749v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994350v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687593v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Posi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Montabonnet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005023" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982588v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_230-cd" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983202v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Perez Carazo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606331v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983227v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983223v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320527v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390582v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonari" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guern" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385441v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nepote-Vesino" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320514v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712011" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806754v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704020" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320573v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600184v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603608v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600185v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098271v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352642v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758709v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbin Li" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983244v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokhove" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelmanson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kent" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Tacnet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603607v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwindt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Cesare" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schleiss" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602051v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602052v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602048v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457317v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072708v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouffier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374432v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chauvet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letourneux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692546v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926838v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206197v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239762v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218112v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218120v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926944v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735959v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Rodier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574748v3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Orillard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621373v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985981v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549827v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509705v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02701076v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865706v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515247v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132546v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395987v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132339v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606330v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moueddeb" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertane" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Archambaud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605416v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamand" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369775v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Patrocco" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ropele" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Colle" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601233v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patrocco" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ropele" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colle" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02603609v3" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAU041" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866215v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602049v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934889v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218128v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baldo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949612v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490431v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lou Hirschy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107910" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Shirra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Misset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Leblois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Calvani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107978" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108645" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4115-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fructus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.48.9384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Fourtakas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7059-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pwo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jhend8.hyeng-14369" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;agostino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109180" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4356" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Flipo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garc&#237;a-Feal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106098" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Touchart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306690" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2268706" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Torresani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-022-7746-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liebault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1241-2023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rocio Ceron Mayo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Scorpio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bachmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1769-2023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoirse Robin Goodwin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2023.105476" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez Tarr&#237;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5530" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16954" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HGM3W8KN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mark" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Strouth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006447" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224592v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Esteban Lucas-Borja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castillo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Antonio Zema" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105390" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Moldenhauer-Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwindt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Jafarnejad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Schleiss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.07.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pitlick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030470" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montabonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Posi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Horiguchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3293-2020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Bokhove" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kelmanson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030652" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.07.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokhove" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kelmanson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32190" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913352v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas-Borja" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nichols" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.248" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129862v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jf005021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR021314" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourhand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.09" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927806v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4105" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tacnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3967" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.03.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1385" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602034v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3869" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69G6ZWM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602047v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001048" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763298v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3564" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FDN6LL8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelmanson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48683-8_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551127v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ikeda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes H&#252;bl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/16107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48691-3_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Basco-Carrera" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskedar T Gebremedhin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez Gunn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Weinberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Thakar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096126v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096409v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nanu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mayor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096130v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Pengal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Kozinc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Cokan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_15" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788799v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Quiniou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz Villanueva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Savatier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_31" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paulhe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Check+Dam+Construction+for+Sustainable+Watershed+Management+and+Planning-p-9781119742401" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catastrophes-naturelles.ccr.fr/-/rapport-scientifique-2019-ccr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Tissot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bacon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178715v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupuis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Benaksas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691678v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876644v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7925" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648216v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697370v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leborgne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697347v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687601v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341501008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316846v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680176v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007459v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Juliette" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piton Guillaume" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adeline" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evette Andr&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5403" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007471v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13109" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341503016" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240864v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13694" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697334v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240821v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341507011" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648335v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937562v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363334v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Agostino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703106v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16520" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363327v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gonzales de Linares" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ronzani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363332v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Badar Munir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414006v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006056v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Horita" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez-Tarrio" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitlick" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935173v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923131v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poudyal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Song" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G D Zhou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C y Yune" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609199v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2531314" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923125v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camir&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983255v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brachet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983202v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Perez Carazo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Posi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687593v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Montabonnet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005023" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982588v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_230-cd" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607493v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas Borja" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zema" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983218v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Rauch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983205v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Nichols" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zema Demetrio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886749v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994350v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606331v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983227v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983223v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320527v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390582v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guern" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385441v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nepote-Vesino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320514v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806754v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704020" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320573v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600184v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603608v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600185v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098271v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352642v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758709v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbin Li" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983244v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokhove" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelmanson" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kent" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Tacnet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603607v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwindt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Cesare" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schleiss" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602051v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602052v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602048v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374432v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chauvet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letourneux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457317v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072708v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouffier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692546v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926944v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206197v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926838v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239762v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218112v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218120v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574748v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Orillard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735959v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Rodier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985981v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621373v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549827v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509705v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02701076v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865706v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515247v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132546v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132339v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395987v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605416v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamand" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606330v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moueddeb" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertane" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Archambaud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369775v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Patrocco" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ropele" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Colle" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601233v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patrocco" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ropele" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colle" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02603609v3" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAU041" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866215v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602049v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934889v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218128v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baldo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949612v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>