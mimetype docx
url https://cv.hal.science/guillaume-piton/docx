--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -215,555 +215,555 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and water bioengineering on moutain streambanks: Lessons learnt from extensive feedback on projects in the Alps</w:t>
+                <w:t xml:space="preserve">MCB 3 : Modeling clogging by boulders on barriers and bridges – A tool to simulate jamming caused by debris flows through series of cascading structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rousset</w:t>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Hilary Shirra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lou Hirschy</w:t>
+                <w:t xml:space="preserve">François Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Jaymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+                <w:t xml:space="preserve">Clement Misset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107910⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 367, pp.108720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2026.108720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490431v1</w:t>
+                <w:t xml:space="preserve">hal-05576097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCB 3 : Modeling clogging by boulders on barriers and bridges – A tool to simulate jamming caused by debris flows through series of cascading structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Willow root distribution on riverbanks for soil and water bioengineering design: From field measurements to soil reinforcement estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Calvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 367, pp.108720. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 227, pp.107978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2026.108720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576097v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willow root distribution on riverbanks for soil and water bioengineering design: From field measurements to soil reinforcement estimation</w:t>
+                <w:t xml:space="preserve">An experimental investigation of the interaction between near-critical debris flows and flexible barriers: Focus on successive surges and cable failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Leblois</w:t>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Calvani</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Miao Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107978⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 366, pp.108645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2026.108645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576120v1</w:t>
+                <w:t xml:space="preserve">hal-05554942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of the interaction between near-critical debris flows and flexible barriers: Focus on successive surges and cable failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil and water bioengineering on moutain streambanks: Lessons learnt from extensive feedback on projects in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lou Hirschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Huo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 366, pp.108645. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 226, pp.107910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2026.108645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2026.107910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554942v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letters: response to Colin Reader's comments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Egypt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 147, pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -788,90 +788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture of near-critical debris flows by flexible barriers: an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (10), pp.4115-4134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -899,421 +899,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeomorphic assessment of natural streambank structures in the Alps: A step to improve soil and water bioengineering techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards viscous debris flow simulation using DualSPHysics v5.2: internal behaviour of viscous flows and mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Fourtakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rousset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.70126⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (19), pp.7059-7075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7059-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186773v1</w:t>
+                <w:t xml:space="preserve">hal-05316843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’affouillement en méandre : quelles formules dans quel contexte ? Application à la stabilisation des berges de rivières par le génie végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fructus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48, pp.9384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/revue-set.2025.48.9384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards viscous debris flow simulation using DualSPHysics v5.2: internal behaviour of viscous flows and mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Fourtakas</w:t>
+                <w:t xml:space="preserve">Biogeomorphic assessment of natural streambank structures in the Alps: A step to improve soil and water bioengineering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (19), pp.7059-7075. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (9), pp.e70126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-7059-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.70126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316843v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure granulométrique par imagerie en contexte torrentiel : apports et perspectives des nouvelles méthodes par intelligence artificielle</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (4), </w:t>
@@ -1427,572 +1427,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverbank Stabilization with Bioengineering: Failure Processes and Design Suggestions from a Scaled Physical Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geomorphic activity and related large wood recruitment during debris flows and debris Floods: Storm Alex in the Vésubie valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo D’agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/jhend8.hyeng-14369⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257, pp.109180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2025.109180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316839v1</w:t>
+                <w:t xml:space="preserve">hal-05083475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic activity and related large wood recruitment during debris flows and debris Floods: Storm Alex in the Vésubie valley (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Martini</w:t>
+                <w:t xml:space="preserve">Riverbank Stabilization with Bioengineering: Failure Processes and Design Suggestions from a Scaled Physical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo D’agostino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 257, pp.109180. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (1), pp.04025047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2025.109180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/jhend8.hyeng-14369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083475v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverbank fascines mostly fail due to scouring: Consistent evidence from field and flume observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Large in-stream wood yield during an extreme flood (Storm Alex, October 2020, Roya Valley, France): Estimating the supply, transport, and deposition using GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Buffet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.4356⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 446, pp.108981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856019v1</w:t>
+                <w:t xml:space="preserve">hal-04306862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large in-stream wood yield during an extreme flood (Storm Alex, October 2020, Roya Valley, France): Estimating the supply, transport, and deposition using GIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Riverbank fascines mostly fail due to scouring: Consistent evidence from field and flume observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Margot Chapuis</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 446, pp.108981. </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.4356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306862v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surrogate deterioration model of debris retention systems towards cost-effective maintenance strategies and increased protection efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando García-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2176,351 +2176,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the possible use of hydraulic force to assist with building the step pyramid of saqqara</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Channel change during catastrophic flood: Example of Storm Alex in the Vésubie and Roya valleys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bartout</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Touchart</w:t>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0306690. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 446, pp.109008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673994v1</w:t>
+                <w:t xml:space="preserve">hal-04328624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel change during catastrophic flood: Example of Storm Alex in the Vésubie and Roya valleys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the possible use of hydraulic force to assist with building the step pyramid of saqqara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Melun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margot Chapuis</w:t>
+                <w:t xml:space="preserve">Pascal Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Passy</w:t>
+                <w:t xml:space="preserve">Laurent Touchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 446, pp.109008. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0306690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.109008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328624v1</w:t>
+                <w:t xml:space="preserve">hal-04673994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible barrier and flow-driven woody debris: an experimental investigation of their interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (7), pp.1614-1636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2567,51 +2567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempête Alex – retour d’expérience des crues torrentielles du 2 octobre 2020 dans les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,1511 +2682,1503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamics and sediment connectivity index in an unmanaged, debris-flow prone catchment: a through time perspective</w:t>
+                <w:t xml:space="preserve">River widening in mountain and foothill areas during floods: Insights from a meta-analysis of 51 European Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Torresani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Ruiz-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Scorpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mountain Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11629-022-7746-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 903, pp.166103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179977v1</w:t>
+                <w:t xml:space="preserve">hal-04293684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris-flow surges of a very active alpine torrent: a field database</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. II: Interactions with Large Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rocio Ceron Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-23-1241-2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096417v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An SPH study on viscoplastic surges overriding mobile beds: The many regimes of entrainment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Janicot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saoirse Robin Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.105476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2023.105476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126329v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. II: Interactions with Large Wood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficience économique et financement des solutions fondées sur la nature : le cas du bassin versant de la Brague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gnonlonfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13071⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3-4), pp.238-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917626v1</w:t>
+                <w:t xml:space="preserve">hal-04687579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River widening in mountain and foothill areas during floods: Insights from a meta-analysis of 51 European Rivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical modeling of sediment supply in torrent catchments of the northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Scorpio</w:t>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bachmann</w:t>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brousse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 903, pp.166103. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (5), pp.1769-1787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-1769-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293684v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience économique et financement des solutions fondées sur la nature : le cas du bassin versant de la Brague</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. I: Mechanical Similitude of the Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gnonlonfin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Ana-Rocio Ceron-Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Douai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Dugelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2023010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (3), pp.04022043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687579v1</w:t>
+                <w:t xml:space="preserve">hal-03917623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling of sediment supply in torrent catchments of the northern French Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The contribution of grain sorting to the dynamics of the bedload active layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vázquez Tarrío</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-23-1769-2023⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (5), pp.979-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179943v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SPH study on viscoplastic surges overriding mobile beds: The many regimes of entrainment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morphodynamics and sediment connectivity index in an unmanaged, debris-flow prone catchment: a through time perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Torresani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo D’agostino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2023.105476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mountain Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.891-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11629-022-7746-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301607v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Modeling of Flexible Barriers. I: Mechanical Similitude of the Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lambert</w:t>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Rocio Ceron-Mayo</w:t>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Dugelas</w:t>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dubois</w:t>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149 (3), pp.04022043. </w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JHEND8.HYENG-13070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917623v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of grain sorting to the dynamics of the bedload active layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Recking</w:t>
+                <w:t xml:space="preserve">Debris-flow surges of a very active alpine torrent: a field database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vázquez Tarrío</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Frédéric Liebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (5), pp.979-996. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.1241-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.5530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-23-1241-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305741v1</w:t>
+                <w:t xml:space="preserve">hal-04096417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génie végétal sur les berges de cours d’eau : des techniques aux multiples bénéfices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Des barrages sur les torrents, pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre pour agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-29</w:t>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dépollution des sols, 452, pp.94-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102067v1</w:t>
+                <w:t xml:space="preserve">hal-03758712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des barrages sur les torrents, pourquoi ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Debris Flows, Boulders and Constrictions: A Simple Framework for Modeling Jamming, and Its Consequences on Outflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoirse Robin Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Strouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (5), pp.e2021JF006447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JF006447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758712v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how do soil bioengineering structures for river bank stabilization fail? Feedback on a large dataset from the GeniVeg database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4226,187 +4218,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris Flows, Boulders and Constrictions: A Simple Framework for Modeling Jamming, and Its Consequences on Outflow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le génie végétal sur les berges de cours d’eau : des techniques aux multiples bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Strouth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comprendre pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669711v1</w:t>
+                <w:t xml:space="preserve">hal-04102067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check dams worldwide: Objectives, functions, effectiveness and undesired effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Esteban Lucas-Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,51 +4496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of sediment detention basins: Scaled model experiments and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Moldenhauer-Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schwindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,51 +4652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica A Altamirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Benitez-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4760,90 +4760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment Production in French Alpine Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pitlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (12), pp.e2021WR030470. </w:t>
@@ -4894,90 +4894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to ‘Design of fascines for riverbank protection in Alpine rivers: insight from flume experiments’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Montabonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Posi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 167, pp.106254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5002,90 +5002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open check dams and large wood: head losses and release conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (12), pp.3293-3314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5158,51 +5158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Kelmanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5243,957 +5243,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of fascines for riverbank protection in alpine rivers: Insight from flume experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
+                <w:t xml:space="preserve">Communicating (nature-based) flood-mitigation schemes using flood-excess volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bokhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Kelmanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.07.019⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (9), pp.1402-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266169v1</w:t>
+                <w:t xml:space="preserve">hal-02610267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating (nature-based) flood-mitigation schemes using flood-excess volume</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fonctions des barrages de correction torrentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (9), pp.1402-1414. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.3507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.32190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610267v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions des barrages de correction torrentielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: A century of history and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Lucas-Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.32190⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 692, pp.37-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132860v1</w:t>
+                <w:t xml:space="preserve">hal-02913352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: A century of history and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Usage des ouvrages de correction torrentielle et plages de dépôt : origine, état des lieux, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Yang</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.248⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913352v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des ouvrages de correction torrentielle et plages de dépôt : origine, état des lieux, perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+                <w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lopez-Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zorrilla-Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Der Keur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019008⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (22), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129862v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (Re)Insurance Industry's Roles in the Integration of Nature-Based Solutions for Prevention in Disaster Risk Reduction-Insights from a European Survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steep Bedload‐laden Flows: Near‐Critical?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (22), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (8), pp.2160-2175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su11226212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019jf005021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610278v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steep Bedload‐laden Flows: Near‐Critical?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design of fascines for riverbank protection in alpine rivers: Insight from flume experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Recking</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montabonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Posi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (8), pp.2160-2175. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.323-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019jf005021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266073v1</w:t>
+                <w:t xml:space="preserve">hal-02266169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing depth-averaged open-channel flows using image velocimetry and photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6264,698 +6264,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider dans le contexte de la GEMAPI : exemple de méthodologie d'une approche intégrée d'aide à la décision et application aux projets d'aménagements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision par l'application de la méthode AHP (Analytic Hierarchy Process) à l'analyse multicritère des stratégies d'aménagement du Grand Büech à la Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gourhand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.48-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.09⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.54-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926406v1</w:t>
+                <w:t xml:space="preserve">hal-01927806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des altérations de la géomorphologie naturelle d'un cours d'eau : application du Morphological Quality Index (MQI) aux projets d'aménagement du Grand Buëch à La Faurie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décider dans le contexte de la GEMAPI : exemple de méthodologie d'une approche intégrée d'aide à la décision et application aux projets d'aménagements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Piton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gourhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.58-61. </w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.48-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927827v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision par l'application de la méthode AHP (Analytic Hierarchy Process) à l'analyse multicritère des stratégies d'aménagement du Grand Büech à la Faurie</w:t>
+                <w:t xml:space="preserve">Caractérisation des altérations de la géomorphologie naturelle d'un cours d'eau : application du Morphological Quality Index (MQI) aux projets d'aménagement du Grand Buëch à La Faurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gourhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.54-57. </w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.58-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927806v1</w:t>
+                <w:t xml:space="preserve">hal-01927827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The concept of travelling bedload and its consequences for bedload computation in mountain streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1384⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (10), pp.1505-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635571v1</w:t>
+                <w:t xml:space="preserve">hal-02606155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of travelling bedload and its consequences for bedload computation in mountain streams</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (10), pp.1505-1519. </w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606155v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we build check dams in Alpine streams? An historical perspective from the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (1), pp.91-108. </w:t>
@@ -6987,295 +6987,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of check dams on bed-load transport and steep-slope stream morphodynamics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SUIVI AUTOMATISÉ DES CRUES À FORT TRANSPORT SOLIDE DANS LES TORRENTS : STRATÉGIE DE MESURE ET POTENTIEL DES DONNÉES COLLECTÉES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 291, pp.94-105. </w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.213-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603365v1</w:t>
+                <w:t xml:space="preserve">hal-01656535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUIVI AUTOMATISÉ DES CRUES À FORT TRANSPORT SOLIDE DANS LES TORRENTS : STRATÉGIE DE MESURE ET POTENTIEL DES DONNÉES COLLECTÉES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of check dams on bed-load transport and steep-slope stream morphodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.213-219. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.94-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656535v1</w:t>
+                <w:t xml:space="preserve">hal-02603365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the morphological print of bedload transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7341,291 +7341,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Sediment Traps with Open Check Dams. II: Woody Debris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Design of sediment traps with open check dams. I: hydraulic and deposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142 (2), pp.13. </w:t>
+              <w:t xml:space="preserve">, 2016, 142 (2), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602047v1</w:t>
+                <w:t xml:space="preserve">hal-02602046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of sediment traps with open check dams. I: hydraulic and deposition processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Design of Sediment Traps with Open Check Dams. II: Woody Debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 142 (2), pp.16. </w:t>
+              <w:t xml:space="preserve">, 2016, 142 (2), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602046v1</w:t>
+                <w:t xml:space="preserve">hal-02602047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of kinetic sorting on sediment mobility on steep slopes: GRAIN SORTING ON STEEP SLOPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (8), pp.1075-1086. </w:t>
@@ -7707,77 +7707,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising Flood Frequency, Flood Volume and Mitigation of Extreme Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bokhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kelmanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7824,64 +7824,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Design of Mitigation Measures: From Design Event Definition to Targeted Process Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo D’agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7961,714 +7961,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Natural Assurance Schemes with Integrated Decision Support and Adaptive Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giving Room to the River: A Nature-Based Solution for Flash Flood Hazards? The Brague River Case Study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gnonlonfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Basco-Carrera</w:t>
+                <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora van Cauwenbergh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+                <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greening Water Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.113-133, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_7⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.247-268, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096403v1</w:t>
+                <w:t xml:space="preserve">hal-04096126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insurance and the Natural Assurance Value (of Ecosystems) in Risk Prevention and Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Natural Assurance Schemes with Integrated Decision Support and Adaptive Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Basco-Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Marchal</w:t>
+                <w:t xml:space="preserve">Nora van Cauwenbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moncoulon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kanika Thakar</w:t>
+                <w:t xml:space="preserve">Eskedar T Gebremedhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greening Water Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.35-50, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_3⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.113-133, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096203v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving Room to the River: A Nature-Based Solution for Flash Flood Hazards? The Brague River Case Study (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Insurance and the Natural Assurance Value (of Ecosystems) in Risk Prevention and Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moncoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena López Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josh Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Thakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greening Water Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.247-268, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.35-50, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096126v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic assessment of nature-based solutions for water-related risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+                <w:t xml:space="preserve">Enabling Effective Engagement, Investment and Implementation of Natural Assurance Systems for Water and Climate Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josh Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Thakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+                <w:t xml:space="preserve">Florentina Nanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Calatrava</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Moncoulon</w:t>
+                <w:t xml:space="preserve">Beatriz Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greening water risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Greening Water Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.367-384, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093533v1</w:t>
+                <w:t xml:space="preserve">hal-04096409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Effective Engagement, Investment and Implementation of Natural Assurance Systems for Water and Climate Security</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Economic assessment of nature-based solutions for water-related risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Calatrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Mayor</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">López-Gunn, Elena; Van der Keur, Peter; Van Cauwenbergh, Nora; Le Coent, Philippe; Giordano, Raffaele. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greening Water Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.367-384, 2023, Water Security in a New World, 978-3-031-25307-2. </w:t>
+              <w:t xml:space="preserve">Greening water risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-112, 2023, Water security in a new world, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25308-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096409v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glinščica for All: Exploring the Potential of NBS in Slovenia: Barriers and Opportunities</w:t>
               </w:r>
@@ -8680,51 +8680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polona Pengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdravko Kozinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8801,51 +8801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Wood Transport-Related Flood Risks Analysis of Lourdes City Using Iber-Wood Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ruiz Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8935,51 +8935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Experience with Open Check Dams: Inventory and Lessons Learnt Through Adaptive Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9064,64 +9064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions Fondées sur la Nature : le projet européen H2020 NAIAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique CCR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9204,51 +9204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment peut-on gérer le risque d’inondation lié à la présence du bois en rivière ? Quelques perspectives ligériennes en contexte intersectoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbala Hortobagyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9329,64 +9329,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple 1D Model of Bedload Transport in Torrents: The Manival Stream Downstream its Debris Basin (S.E. France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9450,51 +9450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large wood transport attenuation by riparian trees: field feedback from the Rieu Sec and Clamoux Rivers (Aude) after the October 2018 floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9539,2404 +9539,2404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-Scale Study of Debris-Flow Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Robert</w:t>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.452-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680214v1</w:t>
+                <w:t xml:space="preserve">hal-04691678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Study of Debris-Flow Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent Case Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Willows root distribution on riverbanks through a descriptive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpraevent 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691678v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willows root distribution on riverbanks through a descriptive approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keynote lecture: Why knowing more about interactions between wood in rivers and river flows helps tailoring hydraulic works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wood in World Rivers 5th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Gaspé, Canada. pp.54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876644v1</w:t>
+                <w:t xml:space="preserve">hal-04648216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote lecture: Why knowing more about interactions between wood in rivers and river flows helps tailoring hydraulic works</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Storm Alex : lessons learnt from the debris flood that occurred on October 2nd 2020 in the French Maritim Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood in World Rivers 5th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Gaspé, Canada. pp.54</w:t>
+              <w:t xml:space="preserve">Interpraevent 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vienna, Austria. pp.680-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648216v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'étalement des laves torrentielles : Intérêt des observations directes pour la calibration des modèles numériques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mass exchange between geophysical flows and beds: Idealised computational modelling using a Herschel-Bulkley rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoirse Robin Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arielle Masson</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Torino, Italy. pp.01008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341501008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697370v1</w:t>
+                <w:t xml:space="preserve">hal-04687601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation semi-automatisée des respirations torrentielles à l'aide de modèles numériques de terrain LiDAR Semi-automated assessment of bed level fluctuations with LiDAR Digital Elevation Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Modelling of Sediment Supply in Torrent Catchments of the Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Torino, 2023, Torino, Italy. pp.02014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697347v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass exchange between geophysical flows and beds: Idealised computational modelling using a Herschel-Bulkley rheology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+                <w:t xml:space="preserve">Natural streambank structure assessment in mountain rivers: an approach combining ecology and hydromorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousset Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piton Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evette André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341501008⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union, Apr 2023, Vienna, Austria. pp.3/EGU23-5403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687601v1</w:t>
+                <w:t xml:space="preserve">hal-04007459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Modelling of Sediment Supply in Torrent Catchments of the Northern French Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Tempête ALEX – Retour d’expérience des crues torrentielles du 2 octobre 2020 dans les Alpes-Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SHF “Prévision des crues et des inondations – Avancées, valorisation et perspectives”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France. pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316846v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempête ALEX – Retour d’expérience des crues torrentielles du 2 octobre 2020 dans les Alpes-Maritimes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fascines for riverbank stabilization : structural failure processes and design suggestions from physical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF “Prévision des crues et des inondations – Avancées, valorisation et perspectives”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union, Apr 2023, Vienna, Austria. pp.3/EGU23-13109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680176v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural streambank structure assessment in mountain rivers: an approach combining ecology and hydromorphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evette André</w:t>
+                <w:t xml:space="preserve">Volume, Peak discharges and Froude Number of Debris-Flow Surges: 10 Years of Monitoring on the Réal Torrent (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geoscience Union, Apr 2023, Vienna, Austria. pp.3/EGU23-5403, </w:t>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torino, Italy. pp.03016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341503016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007459v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fascines for riverbank stabilization : structural failure processes and design suggestions from physical modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Small-scale study of Debris-Flows Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geoscience Union, Apr 2023, Vienna, Austria. pp.3/EGU23-13109, </w:t>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torino, Italy. pp.02001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007471v1</w:t>
+                <w:t xml:space="preserve">hal-04240864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume, Peak discharges and Froude Number of Debris-Flow Surges: 10 Years of Monitoring on the Réal Torrent (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparaison des volumes de sédiments transportés lors de la tempête Alex avec d'autres crues torrentielles extrêmes Comparison of sediment volumes transported during storm Alex with other extreme torrential events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, 2023, Grenoble, France. pp.458058</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240853v1</w:t>
+                <w:t xml:space="preserve">hal-04697334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale study of Debris-Flows Interactions with a Lateral Debris Basin and Crossings: The Manival Torrent case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+                <w:t xml:space="preserve">Reducing the carbon footprint of a public research laboratory in Geosciences. Assessing a reduction strategy built with laboratory members after a 3-year experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341502001⟩</w:t>
+              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240864v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the carbon footprint of a public research laboratory in Geosciences. Assessing a reduction strategy built with laboratory members after a 3-year experimentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+                <w:t xml:space="preserve">Amélioration de la gestion et du dimensionnement des plages de dépôt : modélisation physique sur le torrent du Manival (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Koulinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.453867</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648692v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des volumes de sédiments transportés lors de la tempête Alex avec d'autres crues torrentielles extrêmes Comparison of sediment volumes transported during storm Alex with other extreme torrential events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keynote lecture. Defining Protection Works Against Debris-Flow Hazards: Industrial Standard, Tailor-made or Haute-couture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Torino, Italy. pp.07011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202341507011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697334v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote lecture. Defining Protection Works Against Debris-Flow Hazards: Industrial Standard, Tailor-made or Haute-couture?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Keynote Lecture: Torrent control with check dams: historical evolution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Debris Flow Hazard Mitigation (DFHM8)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Flood danger, mitigation works and residual risk: how to manage changes over time?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autonomous Province of Trento, Oct 2023, Trento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240821v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote Lecture: Torrent control with check dams: historical evolution in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude de l'étalement des laves torrentielles : Intérêt des observations directes pour la calibration des modèles numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Flood danger, mitigation works and residual risk: how to manage changes over time?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autonomous Province of Trento, Oct 2023, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Jun 2023, Grenoble, France. pp.454005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648335v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la gestion et du dimensionnement des plages de dépôt : modélisation physique sur le torrent du Manival (Isère)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation semi-automatisée des respirations torrentielles à l'aide de modèles numériques de terrain LiDAR Semi-automated assessment of bed level fluctuations with LiDAR Digital Elevation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Koulinski</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports des nouvelles technologies à l’étude du transport sédimentaire et de la morphodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.453867</w:t>
+              <w:t xml:space="preserve">, SHF, Jun 2023, Grenoble, France. pp.458047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697359v1</w:t>
+                <w:t xml:space="preserve">hal-04697347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel change during catastrophic flood: example of the Alex storm in the Vésubie valley</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing Protection Systems in Mountains for Reduced Maintenance Costs: Claret's Retention Dam Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Passy</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Dublin; European Safety and Reliability Association; Trinity College Dublin, Aug 2022, Dublin, Ireland. pp.2797-2804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S21-05-576-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779071v1</w:t>
+                <w:t xml:space="preserve">hal-03767911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Protection Systems in Mountains for Reduced Maintenance Costs: Claret's Retention Dam Case Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation of DualSPHysics for viscous Newtonian flow fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Fourtakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International SPHERIC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPHERIC; University of Catania, Jun 2022, Catane, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S21-05-576-cd⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767911v2</w:t>
+                <w:t xml:space="preserve">hal-03937562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crues exceptionnelles de la Vésubie et de la Roya (Oct. 2020): caractérisation hydrogéomorphologique et perspectives de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ZABR; GRAIE, Jul 2022, Lyon, France</w:t>
@@ -11959,321 +11959,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of DualSPHysics for viscous Newtonian flow fronts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Chahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International SPHERIC Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESReDA; Université Grenoble Alpes; University of Nottingham, May 2022, Grenoble, France. pp.81-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2760/503700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937562v1</w:t>
+                <w:t xml:space="preserve">hal-03758724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Channel change during catastrophic flood: example of the Alex storm in the Vésubie valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2760/503700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03758724v1</w:t>
+                <w:t xml:space="preserve">hal-03779071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering sediment Connectivity Index and erosion pattern in a debris flow catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Torresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th INTERPRAEVENT Congress : Natural hazards in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Research Society INTERPRAEVENT, May 2021, Bergen (virtual), Norway. pp.303-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12292,2902 +12292,2902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating sediment supply to the morphological and hydro-meteorological characteristics of torrent catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Overview of the degradation processes and causes of 223 soil bioengineering structures for riverbank protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703106v1</w:t>
+                <w:t xml:space="preserve">hal-03414006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Surface Grain-Size and Friction for Realistic 2D Modelling of Channel Dynamics on Massive Bedload Deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Recking</w:t>
+                <w:t xml:space="preserve">Driftwood and Hybrid Debris Barrier Interactions: Process of Trapping and Prevention of Releases during Overtopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Horiguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Badar Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: SimHydro 2021: Models for complex and global water issues - Practices and expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">14th INTERPRAEVENT Congress : Natural hazards in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bergen (virtual), Norway. pp.206-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363327v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Debris Risk Analysis and Protection Scenarios of Lourdes City Using Iberwood Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relating sediment supply to the morphological and hydro-meteorological characteristics of torrent catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2021: Models for complex and global water issues - Practices and expectations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363324v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driftwood and Hybrid Debris Barrier Interactions: Process of Trapping and Prevention of Releases during Overtopping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coupling Surface Grain-Size and Friction for Realistic 2D Modelling of Channel Dynamics on Massive Bedload Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gonzales de Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ronzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th INTERPRAEVENT Congress : Natural hazards in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bergen (virtual), Norway. pp.206-215</w:t>
+              <w:t xml:space="preserve">Conference: SimHydro 2021: Models for complex and global water issues - Practices and expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363332v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the degradation processes and causes of 223 soil bioengineering structures for riverbank protection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wood Debris Risk Analysis and Protection Scenarios of Lourdes City Using Iberwood Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Ruiz-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on Soil, Bio- and Eco-Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">SimHydro 2021: Models for complex and global water issues - Practices and expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414006v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation analysis of bedload transport estimates with consideration of how to appropriately quantify the natural variability of flow and grain size parameters in gravel bed rivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modelling of massive bedload deposition in a debris basin: cross comparison between numerical and small scale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gonzales de Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">RiverFlow 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006056v1</w:t>
+                <w:t xml:space="preserve">hal-02935173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of massive bedload deposition in a debris basin: cross comparison between numerical and small scale modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uncertainty propagation analysis of bedload transport estimates with consideration of how to appropriately quantify the natural variability of flow and grain size parameters in gravel bed rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Horita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vazquez-Tarrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pitlick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RiverFlow 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">AGU Fall 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935173v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the mechanisms of debris-flow impact against barriers</w:t>
+                <w:t xml:space="preserve">Spécificités des systèmes d'endiguement et de l'analyse de risque en contexte torrentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Poudyal</w:t>
+                <w:t xml:space="preserve">Yann Quefféléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Choi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C y Yune</w:t>
+                <w:t xml:space="preserve">Marc Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2531314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923131v1</w:t>
+                <w:t xml:space="preserve">hal-02609199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités des systèmes d'endiguement et de l'analyse de risque en contexte torrentiel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogeomorphology and steep creek hazard mitigation lexicon: French, English and German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Camiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schwindt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.589-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609199v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeomorphology and steep creek hazard mitigation lexicon: French, English and German</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Open check dams: field inventory overview and feedback from the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Schwindt</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quefféléan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.589-596</w:t>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923125v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open check dams: field inventory overview and feedback from the French experience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983255v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a debris retention basin enabling sediment continuity for small events: the Combe de Lancey case study (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+                <w:t xml:space="preserve">Review of the mechanisms of debris-flow impact against barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Poudyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G G D Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Laigle</w:t>
+                <w:t xml:space="preserve">C y Yune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Debris-Flow Hazards Mitigation: Mechanics, Prediction, and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1019-1026</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Golden, United States. pp.1027-1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923118v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting scouring threat on bioengineering riverbank protections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: a century of history and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Lucas Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Antonio Perez Carazo</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Posi</w:t>
+                <w:t xml:space="preserve">D. Zema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 14113</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.11744-11744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983202v1</w:t>
+                <w:t xml:space="preserve">hal-02607493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of riverbank protection with bio-engineering techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Posi</w:t>
+                <w:t xml:space="preserve">An attempt to classify transport processes in mountain streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Montabonnet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Misset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienna, Austria. pp.2018 - 6187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687593v1</w:t>
+                <w:t xml:space="preserve">hal-01983218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to classify malfunctions of steep channel flows justifying building of open check dams or other torrent control works</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: a century of history and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Esteban Lucas-Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zema Demetrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IAHR Europe Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienna, Austria. pp.11744</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982588v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: a century of history and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical resistance limits of soil bioengineering works for riverbank protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jaymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Lucas Borja</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Zema</w:t>
+                <w:t xml:space="preserve">H.P. Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.11744-11744</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Life-Cycle Civil Engineering (IALCCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Ghent, Belgium. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607493v1</w:t>
+                <w:t xml:space="preserve">hal-02608705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to classify transport processes in mountain streams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Direct observation of debris flow trapping in the Claret open check dam on June 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Vienna, Austria. pp.2018 - 6187</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.10659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983218v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical resistance limits of soil bioengineering works for riverbank protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.P. Rauch</w:t>
+                <w:t xml:space="preserve">Direct field observations of massive bedload and debris-flow depositions in open check dams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Life-Cycle Civil Engineering (IALCCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RiverFlow 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184003003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608705v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of debris flow trapping in the Claret open check dam on June 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Processing of seismic signal for different water-sediment flow processes in torrents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.10659</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983210v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of check dams for soil restoration at watershed level: a century of history and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Experimental study of riverbank protection with bio-engineering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Posi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Nichols</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zema Demetrio</w:t>
+                <w:t xml:space="preserve">Lucas Montabonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184005023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983205v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct field observations of massive bedload and debris-flow depositions in open check dams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An attempt to classify malfunctions of steep channel flows justifying building of open check dams or other torrent control works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RiverFlow 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20184003003⟩</w:t>
+              <w:t xml:space="preserve">5th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_230-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886749v1</w:t>
+                <w:t xml:space="preserve">hal-01982588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of seismic signal for different water-sediment flow processes in torrents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Highlighting scouring threat on bioengineering riverbank protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio Perez Carazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Posi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 14113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994350v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generic Froude scale model study of massive bedload deposition in a debris basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.12155-12155</w:t>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.17557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606331v1</w:t>
+                <w:t xml:space="preserve">hal-01983227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic Froude scale model study of massive bedload deposition in a debris basin</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.17557</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.12155-12155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983227v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing forest influences on torrential hazards and risks: IRSTEA mission within the European H2020 project NAIAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15281,90 +15281,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against natural hazards in French mountains: historical analysis of actions and decision contexts in public forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quefféléan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15389,51 +15389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedload trapping in open check dam basins - measurements of flow velocities and depositions patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15527,51 +15527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the restoration of French mountainous areas to their global management: historical overview of the Water and Forestry Administration actions in public forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15652,90 +15652,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the today French torrents management policy through a historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 rd European Conference on Flood Risk Management Innovation Implementation Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. 12p., </w:t>
@@ -15773,51 +15773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can bed-load help to validate hydrology studies in mountainous catchment? The case study of the Roize (Voreppe, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vázquez-Tarrío</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15877,64 +15877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15996,532 +15996,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01320562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">What are check dams made for? An historical perspective from the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly - EGU 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271773v1</w:t>
+                <w:t xml:space="preserve">emse-01320573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are check dams made for? An historical perspective from the French experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Régulation du transport solide par les barrages de correction torrentielle: confrontation d'observations de terrain avec des expériences en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly - EGU 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01320573v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic of streams equipped with check dams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">The effects of check dams on sediment transport dynamics on steep slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Flow 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XII IAEG Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.43-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600184v1</w:t>
+                <w:t xml:space="preserve">hal-02600185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Check dams effects on sediment transport in steep slope flume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">The dynamic of streams equipped with check dams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">River Flow 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland. pp.1437-1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603608v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of check dams on sediment transport dynamics on steep slopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Check dams effects on sediment transport in steep slope flume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII IAEG Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02600185v1</w:t>
+                <w:t xml:space="preserve">hal-02603608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grade control structure influences on steep slope stream dynamics: bed level fluctuations and sediment transport variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16551,397 +16551,515 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la végétation dans le cadre de la compétence GEMAPI - Guide technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Soil and water bio engineering on riverbanks: techniques with multiple benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">ARBE (Agence Régionale de la Biodiversité et de l'Environnement) de Provence-Alpes-Côte d'Azur), pp.106, 2023</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28 p., 2026, Comprendre Pour Agir, Print ISBN: 978‑2‑38170‑230‑8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352642v1</w:t>
+                <w:t xml:space="preserve">hal-05619672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Check Dam Construction for Sustainable Watershed Management and Planning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La gestion de la végétation dans le cadre de la compétence GEMAPI - Guide technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ARBE (Agence Régionale de la Biodiversité et de l'Environnement) de Provence-Alpes-Côte d'Azur), pp.106, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03758709v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Check Dam Construction for Sustainable Watershed Management and Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanbin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière en Nouvelle-Calédonie. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRT Nickel et son environnement. 79 p., 2018, Programme Gestion du passif. [Tome Nickel et Environnement], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34928/am48-e187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01934446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16951,536 +17069,536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 'flood-excess volume' to assess and communicate flood-mitigation schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bokhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kelmanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence Based Decisions for UK Landscapes - Rural and Urban Land use, Coastal and Inland Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effects of a distanced retention basin combined with open check dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schwindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schleiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.3, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are check dams made for? An historical perspective from the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. Geophysical Research Abstracts, 17, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment depositions upstream of open check dams: new elements from small scale models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17508,146 +17626,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. Geophysical Research Abstracts, 17, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braiding-like pattern initiation in a steep slope sediment trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Braided rivers workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Die, France. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17657,1870 +17775,1870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la mise en œuvre de structures bois en rivière pour la stabilisation de berge et la diversification des écoulements. Dix fiches techniques illustrées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation des dommages aux bâtiments en contexte d'inondation torrentielle. Adaptation de l'approche suisse EconoMe au contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nortes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Chauvet</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05374432v1</w:t>
+                <w:t xml:space="preserve">hal-04997558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et crues torrentielles : note de synthèse sur l'état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ministère de la transition écologique de la biodiversité de la forêt de la mer et de la pêche. 2025, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des dommages aux bâtiments en contexte d'inondation torrentielle. Adaptation de l'approche suisse EconoMe au contexte français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note technique pour aider à la réalisation des études d’aléa relatives aux cours d’eau torrentiels (état de l’art 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quefféléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ONF-RTM; INRAE; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2025, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04997558v2</w:t>
+                <w:t xml:space="preserve">hal-05072708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note technique pour aider à la réalisation des études d’aléa relatives aux cours d’eau torrentiels (état de l’art 2025)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience sur la mise en œuvre de structures bois en rivière pour la stabilisation de berge et la diversification des écoulements. Dix fiches techniques illustrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bouffier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ONF-RTM; INRAE; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2025, pp.24</w:t>
+                <w:t xml:space="preserve">Maxence Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE, LESSEM; Suez Consulting. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072708v2</w:t>
+                <w:t xml:space="preserve">hal-05374432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée des obstructions d'ouvrages soumis à des laves torrentielles : extension à plusieurs ouvrages et mise à disposition d’un interface utilisateur en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ONF-RTM; IGE – Institut des Géosciences de l’Environnement. 2024, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Rapport final de la Tâche 4: Retour d'expérience sur les pièges à bois flottant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Tâche 1: Notes grand public sur le bois flottant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Benaksas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.43</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926944v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience technique de la crue du 2 octobre 2020 dans la vallée de la Roya - Volet torrentiel</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">ONF-RTM; ONF-DRN; INRAE ETNA; Ministère de la Transition Ecologique; Direction Départementale des Territoires et de la Mer des Alpes-Maritimes. 2023</w:t>
+                <w:t xml:space="preserve">Analyse du bilan sédimentaire et de la métamorphose fluviale de l'ensemble du bassin - Tâche 1 : Caractérisation de la contribution sédimentaire des têtes de bassin de la Vésubie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Liébault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MorphEau Conseils; IGE – Institut des Géosciences de l’Environnement. 2023, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04681633v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaligner les données LiDAR multi-temporelles: pourquoi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MorphEau Conseils; IGE – Institut des Géosciences de l’Environnement. 2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Rapport final de la Tâche 2: Traduction, adaptation et application du protocole de Wohl et al. (2019) pour la gestion du bois flottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Benaksas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Tâche 1: Notes grand public sur le bois flottant.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.10</w:t>
+                <w:t xml:space="preserve">Retour d’expérience technique de la crue du 2 octobre 2020 dans la vallée de la Roya - Volet torrentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quefféléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ONF-RTM; ONF-DRN; INRAE ETNA; Ministère de la Transition Ecologique; Direction Départementale des Territoires et de la Mer des Alpes-Maritimes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04239762v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du bilan sédimentaire et de la métamorphose fluviale de l'ensemble du bassin - Tâche 1 : Caractérisation de la contribution sédimentaire des têtes de bassin de la Vésubie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse du bilan sédimentaire et de la métamorphose fluviale de l'ensemble du bassin - Tâche 2 : Analyse intégrée du phénomène de métamorphose fluviale du bassin versant de la Vésubie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MorphEau Conseils; IGE – Institut des Géosciences de l’Environnement. 2023, pp.19</w:t>
+              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218112v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du bilan sédimentaire et de la métamorphose fluviale de l'ensemble du bassin - Tâche 2 : Analyse intégrée du phénomène de métamorphose fluviale du bassin versant de la Vésubie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Action Embâcle : sources, risques et mesures associés. Outils et recommandations. Rapport final de la Tâche 4: Retour d'expérience sur les pièges à bois flottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Benaksas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGE – Institut des Géosciences de l’Environnement. 2023, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04218120v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet HYDRODEMO Évaluation de l'aléa torrentiel dans les petits bassins versants des Alpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR-ETNA; IGE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574748v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des outils de modélisation des évolutions du fond par charriage - Analyse du potentiel et des limitations des outils de modélisation 2D sur deux cas d'étude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des sous-scénarios de crues et des probabilités conditionnelles associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CGDD (Commissariat général au développement durable - Ministère de la Transition Ecologique et de la Cohésion des Territoires). 2022, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Rodier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03735959v1</w:t>
+                <w:t xml:space="preserve">hal-03985981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des sous-scénarios de crues et des probabilités conditionnelles associées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Embâcles: concilier gestion des risques et qualité des milieux. Guide de diagnostic et de recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">CGDD (Commissariat général au développement durable - Ministère de la Transition Ecologique et de la Cohésion des Territoires). 2022, pp.67</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ISL Ingénierie; INRAE. 2022, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985981v1</w:t>
+                <w:t xml:space="preserve">hal-03621373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embâcles: concilier gestion des risques et qualité des milieux. Guide de diagnostic et de recommandations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparaison des outils de modélisation des évolutions du fond par charriage - Analyse du potentiel et des limitations des outils de modélisation 2D sur deux cas d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ISL Ingénierie; INRAE. 2022, pp.135</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE ETNA; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621373v1</w:t>
+                <w:t xml:space="preserve">hal-03735959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet HYDRODEMO : Évaluation de l’aléa torrentiel dans les petits bassins versants des Alpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bivariée des liens entre magnitude et durée des crues en zones Alpine et Pyrénéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting a Grill (or Not) in Slit Dams Aiming at Trapping Debris Flows? Lessons Learnt From France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19545,586 +19663,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGHP (Association of Geohazards Professionals). 2020, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final MIG MTES (Action C2) MIG MAA 2017-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ONF-DRN. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions barrages filtrants / transport de flottants et risque de relargage - étude expérimentale des ouvrages rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA Grenoble; DGPR (Direction Générale de la Prévention des Risques - Ministère de la Transition Ecologique et Solidaire). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des méthodes dites « multicritère » dans le contexte torrentiel. Rapport de phase 2 : méthodologie d'évaluation des dommages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Commissariat général au développement durable (CGDD); IRSTEA - Institut national de recherche en sciences et technologies pour l'environnement et l'agriculture, 2 Rue de la Papeterie, 38402 Saint-Martin-d'Hères. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du passif de l'activité minière. Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Gestion du passif. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2018, 123 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01934436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des méthodes dites « multicritère » dans le contexte torrentiel. Rapport de phase 1 : Caractérisation des phénomènes torrentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Commissariat général au développement durable (CGDD); IRSTEA. 2018, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement du Büech à La Faurie et à Aspremont: caractérisation des variantes d’aménagement vis à vis de la géomorphologie - Approche par le morphological quality index (MQI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20136,501 +20254,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA - Institut national de recherche en sciences et technologies pour l'environnement et l'agriculture, 2 Rue de la Papeterie, 38402 Saint-Martin-d'Hères; Syndicat Mixte de Gestion Intercommunale du Buëch et de ses Affluents (SMIGIBA). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologie et hydraulique torrentielle, étude d’un cas pratique : la Roize</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small scale net project: technical report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fertane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lamand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02605416v1</w:t>
+                <w:t xml:space="preserve">hal-02606330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale net project: technical report</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrologie et hydraulique torrentielle, étude d’un cas pratique : la Roize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2017, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Godet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02606330v1</w:t>
+                <w:t xml:space="preserve">hal-02605416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final Action 2.5: Evaluation de la vulnérabilité des barrages vis-à-vis des aléas torrentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Patrocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ropele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA - Institut national de recherche en sciences et technologies pour l'environnement et l'agriculture, 2 Rue de la Papeterie, 38402 Saint-Martin-d'Hères; Region Piemonte; Region Autonoma Val d'Aosta. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risba Alcotra European Project - Action 2.5 Evaluation de la vulnérabilité des barrages vis-à-vis des aléas torrentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Patrocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ropele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20640,100 +20758,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport control by check dams and open check dams in Alpine torrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. Université Grenoble Alpes, 2016. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016GREAU041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02603609v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20743,229 +20861,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'inondation dans le bassin de la Brague (Alpes-Maritimes): ré-analyse de l'évènement d'Octobre 2015 à l'aide de la méthode du FEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des barrages vis-à-vis des aléas torrentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Patrocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ropele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet transfrontalier Italie-France ALCOTRA - RISBA - RISCHIO DEGLI SBARRAMENTI ARTIFICIALI - RISQUES DES BARRAGES. Patrocco, D. and Bodrato, G. and Del Vesco, R. and Peyras, L. and Boutry, M. and Ropele, P. and Collé, F. (ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.112-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20975,91 +21093,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des barrages sur les torrents, pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21069,179 +21187,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perchè è necessario riallineare i rilevamenti LiDAR multi-temporali ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Liébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Giordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Baldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre Une Grille (Ou Non) Dans Les Barrages A Fentes Des Pieges A Laves Torrentielles ? Retour D’experience Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21262,65 +21380,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId560"/>
+      <w:footerReference w:type="default" r:id="rId561"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21388,51 +21506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5489C70"/>
+    <w:nsid w:val="A25F9717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21619,51 +21737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490431v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lou Hirschy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107910" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Shirra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Misset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Leblois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Calvani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107978" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108645" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4115-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fructus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.48.9384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Fourtakas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7059-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pwo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jhend8.hyeng-14369" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;agostino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109180" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4356" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Flipo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garc&#237;a-Feal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106098" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Touchart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306690" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2268706" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Torresani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-022-7746-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liebault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1241-2023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rocio Ceron Mayo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Scorpio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bachmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1769-2023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301607v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoirse Robin Goodwin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2023.105476" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez Tarr&#237;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5530" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16954" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HGM3W8KN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mark" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Strouth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006447" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224592v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Esteban Lucas-Borja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castillo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Antonio Zema" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105390" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Moldenhauer-Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwindt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Jafarnejad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Schleiss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.07.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pitlick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030470" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montabonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Posi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Horiguchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3293-2020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Bokhove" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kelmanson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030652" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.07.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokhove" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kelmanson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132860v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32190" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913352v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas-Borja" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nichols" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.248" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129862v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jf005021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR021314" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourhand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.09" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927806v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4105" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tacnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3967" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.03.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656535v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1385" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602034v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3869" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69G6ZWM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602047v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001048" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763298v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3564" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FDN6LL8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelmanson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48683-8_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551127v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ikeda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes H&#252;bl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/16107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48691-3_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Basco-Carrera" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskedar T Gebremedhin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096203v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez Gunn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Weinberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Thakar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096126v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_13" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096409v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nanu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mayor" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096130v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Pengal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Kozinc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Cokan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_15" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788799v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Quiniou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz Villanueva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Savatier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_31" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paulhe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Check+Dam+Construction+for+Sustainable+Watershed+Management+and+Planning-p-9781119742401" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catastrophes-naturelles.ccr.fr/-/rapport-scientifique-2019-ccr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Tissot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bacon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178715v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupuis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Benaksas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691678v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876644v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7925" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648216v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697370v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leborgne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Masson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697347v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687601v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341501008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316846v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680176v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007459v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Juliette" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piton Guillaume" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adeline" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evette Andr&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5403" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007471v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13109" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341503016" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240864v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13694" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697334v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240821v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341507011" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648335v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937562v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363334v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Agostino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703106v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16520" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363327v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gonzales de Linares" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ronzani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363332v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Badar Munir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414006v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006056v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Horita" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez-Tarrio" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitlick" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935173v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923131v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poudyal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Song" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G D Zhou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C y Yune" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609199v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2531314" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923125v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camir&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983255v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brachet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983202v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Perez Carazo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Posi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687593v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Montabonnet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005023" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982588v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_230-cd" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607493v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas Borja" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zema" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983218v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608705v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Rauch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983205v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Nichols" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zema Demetrio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886749v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994350v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606331v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983227v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983223v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320527v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390582v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guern" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385441v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nepote-Vesino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320514v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806754v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704020" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320573v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600184v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603608v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600185v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098271v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352642v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758709v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbin Li" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983244v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokhove" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelmanson" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kent" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Tacnet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603607v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwindt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Cesare" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schleiss" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602051v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602052v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602048v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374432v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chauvet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letourneux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457317v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072708v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouffier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692546v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926944v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206197v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926838v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239762v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218112v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218120v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574748v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Orillard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735959v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Rodier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985981v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621373v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549827v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509705v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02701076v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865706v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515247v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132546v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132339v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395987v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605416v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamand" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606330v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moueddeb" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertane" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Archambaud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369775v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Patrocco" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ropele" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Colle" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601233v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patrocco" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ropele" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colle" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02603609v3" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAU041" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866215v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602049v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934889v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218128v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baldo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949612v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Shirra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kneib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Misset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Leblois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Calvani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Schwarz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107978" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2026.108645" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lou Hirschy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2026.107910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4115-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lapillonne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Fourtakas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7059-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fructus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Recking" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.48.9384" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Didier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baratier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benacchio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15pwo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;agostino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Buffet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jhend8.hyeng-14369" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Flipo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Nowak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108981" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117202" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Garc&#237;a-Feal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106098" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.109008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Touchart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306690" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2268706" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kuss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guitet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2381471" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Scorpio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bachmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rocio Ceron Mayo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoirse Robin Goodwin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2023.105476" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1769-2023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Rocio Ceron-Mayo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dugelas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JHEND8.HYENG-13070" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez Tarr&#237;o" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5530" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Torresani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-022-7746-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096417v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liebault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-1241-2023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mark" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Strouth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006447" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16954" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HGM3W8KN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Popoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224592v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Esteban Lucas-Borja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castillo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Antonio Zema" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105390" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Moldenhauer-Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schwindt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Jafarnejad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Schleiss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.07.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03337540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A Altamirano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Benitez-Avila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2021.100002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pitlick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030470" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montabonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Posi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Horiguchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marchal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3293-2020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Bokhove" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kelmanson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12030652" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bokhove" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kelmanson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Piton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3507" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132860v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas-Borja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nichols" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castillo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.248" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129862v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610278v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Gunn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zorrilla-Miras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Der Keur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226212" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266073v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jf005021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.07.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01855840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017WR021314" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927806v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philippe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourhand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.10" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926406v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.09" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927827v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4105" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tacnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3967" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1385" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603365v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.03.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602034v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3869" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69G6ZWM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763298v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3564" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FDN6LL8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelmanson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48683-8_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551127v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ikeda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes H&#252;bl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/series/16107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48691-3_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096126v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096403v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Basco-Carrera" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van Cauwenbergh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskedar T Gebremedhin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez Gunn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Weinberg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Thakar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096409v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nanu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mayor" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_18" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093533v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Calatrava" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096130v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Pengal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Kozinc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Cokan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25308-9_15" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788799v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Quiniou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz Villanueva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Savatier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_31" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paulhe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Check+Dam+Construction+for+Sustainable+Watershed+Management+and+Planning-p-9781119742401" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catastrophes-naturelles.ccr.fr/-/rapport-scientifique-2019-ccr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Tissot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bacon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178715v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupuis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Benaksas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691678v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Drouet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koulinski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876644v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7925" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680214v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687601v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341501008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316846v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502014" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Juliette" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piton Guillaume" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Adeline" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evette Andr&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5403" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680176v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13109" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240853v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341503016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240864v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341502001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648692v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13694" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697359v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240821v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202341507011" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648335v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697370v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leborgne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Masson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697347v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937562v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261090v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779071v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363334v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Agostino" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414006v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363332v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Badar Munir" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703106v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16520" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363327v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gonzales de Linares" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ronzani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363324v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Villanueva" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935173v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006056v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Horita" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez-Tarrio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitlick" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609199v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Queff&#233;l&#233;an" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fouquet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2531314" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923125v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camir&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983255v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brachet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923118v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laigle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923131v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poudyal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Song" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G D Zhou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C y Yune" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607493v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas Borja" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zema" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983218v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Misset" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983205v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Nichols" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zema Demetrio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608705v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Rauch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983210v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886749v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184003003" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994350v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687593v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Posi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Montabonnet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184005023" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982588v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_230-cd" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983202v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Perez Carazo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983227v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606331v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983223v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320527v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390582v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Guern" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385441v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Philippe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nepote-Vesino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320514v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160712011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806754v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704020" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320562v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01320573v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271773v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carladous" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600185v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_9" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600184v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603608v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098271v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619672v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352642v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Boyer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758709v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbin Li" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934446v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/am48-e187" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983244v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bokhove" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kelmanson" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kent" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Tacnet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603607v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwindt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Cesare" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schleiss" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602051v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602052v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602048v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457317v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072708v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouffier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374432v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Chauvet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letourneux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692546v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239762v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218112v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206197v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926838v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681633v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218120v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926944v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574748v3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Orillard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03985981v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621373v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735959v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Rodier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549827v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509705v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02701076v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865706v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515247v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132546v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Favier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ousset" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934436v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132339v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395987v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606330v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Moueddeb" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertane" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Archambaud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605416v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369775v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Patrocco" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ropele" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Colle" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601233v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patrocco" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ropele" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colle" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02603609v3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAU041" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866215v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602049v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934889v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218128v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordan" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baldo" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949612v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>