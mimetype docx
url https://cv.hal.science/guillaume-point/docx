--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -862,563 +862,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasing of ambient air with microjoule pulse energy pumped by a multi terawatt IR femtosecond laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Point</w:t>
+                <w:t xml:space="preserve">Compact 180-kV Marx generator triggered in atmospheric air by femtosecond laser filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">G Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pengji Ding</w:t>
+                <w:t xml:space="preserve">Jean Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.001725⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.103506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4868227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118170v1</w:t>
+                <w:t xml:space="preserve">hal-01118158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-color interferometer for the study of laser filamentation triggered electric discharges in air</w:t>
+                <w:t xml:space="preserve">Superfilamentation in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Prade</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4902533⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.223902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.223902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118353v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact 180-kV Marx generator triggered in atmospheric air by femtosecond laser filaments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Point</w:t>
+                <w:t xml:space="preserve">Lasing of ambient air with microjoule pulse energy pumped by a multi terawatt IR femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4868227⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.001725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118158v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfilamentation in Air</w:t>
+                <w:t xml:space="preserve">Two-color interferometer for the study of laser filamentation triggered electric discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carles Milián</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112, pp.223902. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.123101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.223902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4902533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118211v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale Tesla coil guided discharges initiated by femtosecond laser filamentation in air</w:t>
               </w:r>
@@ -1443,51 +1443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1538,51 +1538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-seeded lasing in ionized air pumped by 800 nm femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1828,269 +1828,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric study of low density channels and guided electric discharges induced in air by laser femtosecond filaments</w:t>
+                <w:t xml:space="preserve">Two-color interferometry for the study of laser filamentation triggered discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard S. Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Weather and Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Plasma Science ICOPS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Belek, Antalya, Turkey. pp.3D-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/plasma.2015.7179775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894219v1</w:t>
+                <w:t xml:space="preserve">hal-02894214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-color interferometry for the study of laser filamentation triggered discharges in air</w:t>
+                <w:t xml:space="preserve">Interferometric study of low density channels and guided electric discharges induced in air by laser femtosecond filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Plasma Science ICOPS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Laser Weather and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/plasma.2015.7179775⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02894214v1</w:t>
+                <w:t xml:space="preserve">hal-02894219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced plasma column heated by Tesla coil discharges as a radio-frequency antenna</w:t>
               </w:r>
@@ -2233,77 +2233,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward Lasing of Femtosecond Plasma Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Serge Angelo Dapa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Bensator" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3596870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01622332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14054-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01385550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klingebiel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902533" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.223902" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Prade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7179775" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01202982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Serge Angelo Dapa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Bensator" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3596870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01622332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14054-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01385550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klingebiel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.223902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Prade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7179775" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01202982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>