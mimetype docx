--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -862,295 +862,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact 180-kV Marx generator triggered in atmospheric air by femtosecond laser filaments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+                <w:t xml:space="preserve">Superfilamentation in Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Point</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4868227⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.223902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.223902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118158v1</w:t>
+                <w:t xml:space="preserve">hal-01118211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfilamentation in Air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Compact 180-kV Marx generator triggered in atmospheric air by femtosecond laser filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carles Milián</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112, pp.223902. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.103506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.223902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4868227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118211v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasing of ambient air with microjoule pulse energy pumped by a multi terawatt IR femtosecond laser</w:t>
               </w:r>
@@ -1162,51 +1162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1283,51 +1283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-color interferometer for the study of laser filamentation triggered electric discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,51 +1551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-seeded lasing in ionized air pumped by 800 nm femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,51 +1668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency plasma antenna generated by femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,51 +1847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-color interferometry for the study of laser filamentation triggered discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2102,51 +2102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaoru Yamanouchi; Luis Roso; Ruxin Li; Deepak Mathur; Didier Normand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series in Chemical Physics</w:t>
@@ -2656,51 +2656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Serge Angelo Dapa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Bensator" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3596870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01622332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14054-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01385550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klingebiel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.223902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Prade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7179775" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01202982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Serge Angelo Dapa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Bensator" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3596870" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01622332v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14054-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01385550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klingebiel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007437" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.223902" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Prade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7179775" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01202982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>