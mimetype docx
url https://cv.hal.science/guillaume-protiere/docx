--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -422,959 +422,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« The water services, a laboratory for multi-level governance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Larcier-Bruylant, coll. "Europe", Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in Good local governance: local public services in France and Croatia in the context of the European subsidiarity principle (Dir. : Pr Stéphane DE LA ROSA, Didier LHOMME, Anamarija MUSA), Actes du colloque de Zagreb 17 octobre 2014 (programme H. Curien, pp.161-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La simplification territoriale, révélateur des asymétries territoriales de la démocratie locale française ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, in La simplification de l’administration locale en Europe. Niveaux et dimensions (Dir. : Stéphane GUÉRARD, Pr Luciano VANDELLI), Actes du colloque de Bologne des 30 et 31 octobre 2014, Paris, pp.373-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016, in Good local governance: local public services in France and Croatia in the context of the European subsidiarity principle (Dir. : Pr Stéphane DE LA ROSA, Didier LHOMME, Anamarija MUSA), Actes du colloque de Zagreb 17 octobre 2014 (programme H. Curien, pp.161-178</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat et la décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blachèr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'Etat et la décentralisation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise, un modèle pour les personnes publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des métropoles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.289-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of metropolis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croatian and comparative public administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.129-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement et les critères de la loi, la &amp;quot;révolution &amp;quot; en attente...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, p. 387-399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modification du domaine de la loi, condition incertaine de revalorisation du Parlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254, p. 47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois de programmation, ou les ambiguïtés de la conception de la loi sous la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 97, p. 38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes généraux dans la jurisprudence internationale : éléments d'une différenciation fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, p. 259-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel, gardien de la Constitution face aux directives européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blachèr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement &amp; territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69, pp.123-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.069.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp. 17-19</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie représentative à l'épreuve des jurys citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, p. 133-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.289-304</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités territoriales et Constitution, une mention pour rien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, p. 247-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823911v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00488748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1455,1627 +1455,1627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des biens communs. Enjeux constitutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussions autour du dictionnaire des biens communs (PUF, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Naples, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raconter l’administration : un récit pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes des 22èmes Rencontres juridiques de la Faculté de Droit Julie-Victoire Daubié, université Lyon 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Naples, Italie</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d'ouverture. La vie privée au risque du larsen de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Transversales de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solution négociée dans l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dumoutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études de l'Ecole doctorale de droit de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The water services, a laboratory for multi-level governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les services publics locaux. Comparaison franco-croate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAG de Valenciennes; faculté d’administration publique de Zagreb, Oct 2014, Zagreb, Croatia. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, IPAG de Valenciennes; faculté d’administration publique de Zagreb, Oct 2014, Zagreb, Croatia. pp.161-178</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits d'intérêts en droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conflits d'intérêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Fort-de-France, France. pp.115-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Fort-de-France, France. pp.115-138</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de collectivité-pivot dans le système européen d'administration territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autonomie locale en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OLA, May 2014, Vilnius, Lituanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, OLA, May 2014, Vilnius, Lituanie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dévolution, entre régionalisme et fédéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dévolution et le système local britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Valenciennes, France. pp.159-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Valenciennes, France. pp.159-169</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France, État départemental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régionalisation en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vilnius, Lituanie. pp.387-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vilnius, Lituanie. pp.387-406</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification, révélateur des asymétries territoriales de la démocratie locale française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La simplification des systèmes locaux. Enjeux européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bologne, Italie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délocalisation et puissance publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les délocalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 9 p</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir et les mondes virtuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception à l'obligation d'études d'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études d'impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France. p. 63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France. p. 63-73</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes de campagne ? Panorama des acteurs et des stratégies de financement de l'élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le financement de l'élection présidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités territoriales et réforme territoriale. De l'insoutenable légèreté du législateur...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme territoriale, une réforme en faux-semblant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France. p. 55-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France. p. 55-86</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt public local et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intérêt public local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Grenoble, France. p. 51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Grenoble, France. p. 51-60</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et territoire dans la jurisprudence de la Cour internationale de Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du droit et droits des espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France. p. 121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France. p. 121-135</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation exceptionnelle et théorie générale de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exception en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir local, expression de la puissance de l'Etat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlement et dépenses publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dépenses publiques (Xes Rencontres juridiques organisées par la Faculté de Droit et Science politique de l'Université Lumière Lyon II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance territoriale chez Raymond CARRÉ DE MALBERG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe Congrès français de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDC, Jun 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, AFDC, Jun 2005, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scrutin départemental : territorialisation versus représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le scrutin départemental : territorialisation versus représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Lyon, France. p. 151-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de scrutins locaux dans la réforme du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIes Rencontres juridiques (Organisées par la Faculté de Droit et Science politique de l'Université Lumière Lyon II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154513v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00826667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3610,388 +3610,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada; Vincent Aubelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada; Vincent Aubelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis de Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Kada; Vincent Aubelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches de Droit administratif,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ellipses Marketing 4° ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du gouvernement à la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Guérard; Ludmila Malikova; Frédéric Delaneuville; Marian Giba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolisation, régionalisation et intercommunalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ-Lextenso, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964261v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01964236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement des mondes virtuels : un avatar démocratique ?</w:t>
               </w:r>
@@ -4812,51 +4812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Proti&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach&#232;r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.069.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dumoutet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Breuillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kopric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01955781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Proti&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach&#232;r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.069.0123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dumoutet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Breuillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kopric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01955781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>