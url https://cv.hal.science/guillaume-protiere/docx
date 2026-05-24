--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -422,959 +422,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La simplification territoriale, révélateur des asymétries territoriales de la démocratie locale française ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LGDJ/Lextenso, coll. Grands Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in La simplification de l’administration locale en Europe. Niveaux et dimensions (Dir. : Stéphane GUÉRARD, Pr Luciano VANDELLI), Actes du colloque de Bologne des 30 et 31 octobre 2014, Paris, pp.373-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« The water services, a laboratory for multi-level governance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larcier-Bruylant, coll. "Europe", Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, in Good local governance: local public services in France and Croatia in the context of the European subsidiarity principle (Dir. : Pr Stéphane DE LA ROSA, Didier LHOMME, Anamarija MUSA), Actes du colloque de Zagreb 17 octobre 2014 (programme H. Curien, pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016, in La simplification de l’administration locale en Europe. Niveaux et dimensions (Dir. : Stéphane GUÉRARD, Pr Luciano VANDELLI), Actes du colloque de Bologne des 30 et 31 octobre 2014, Paris, pp.373-390</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat et la décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blachèr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'Etat et la décentralisation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise, un modèle pour les personnes publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des métropoles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Est Europa : Revue d'études politiques et constitutionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.289-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of metropolis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croatian and comparative public administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.129-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parlement et les critères de la loi, la &amp;quot;révolution &amp;quot; en attente...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, p. 387-399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modification du domaine de la loi, condition incertaine de revalorisation du Parlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254, p. 47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois de programmation, ou les ambiguïtés de la conception de la loi sous la Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 97, p. 38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes généraux dans la jurisprudence internationale : éléments d'une différenciation fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, p. 259-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie représentative à l'épreuve des jurys citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, p. 133-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités territoriales et Constitution, une mention pour rien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, p. 247-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel, gardien de la Constitution face aux directives européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blachèr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement &amp; territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69, pp.123-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.069.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...573 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488748v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00823911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1455,1627 +1455,1627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raconter l’administration : un récit pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">actes des 22èmes Rencontres juridiques de la Faculté de Droit Julie-Victoire Daubié, université Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des biens communs. Enjeux constitutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussions autour du dictionnaire des biens communs (PUF, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Oct 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours d'ouverture. La vie privée au risque du larsen de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Transversales de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solution négociée dans l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dumoutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études de l'Ecole doctorale de droit de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The water services, a laboratory for multi-level governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les services publics locaux. Comparaison franco-croate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAG de Valenciennes; faculté d’administration publique de Zagreb, Oct 2014, Zagreb, Croatia. pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, IPAG de Valenciennes; faculté d’administration publique de Zagreb, Oct 2014, Zagreb, Croatia. pp.161-178</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits d'intérêts en droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conflits d'intérêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Fort-de-France, France. pp.115-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Fort-de-France, France. pp.115-138</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France, État départemental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La régionalisation en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vilnius, Lituanie. pp.387-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dévolution, entre régionalisme et fédéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dévolution et le système local britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Valenciennes, France. pp.159-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de collectivité-pivot dans le système européen d'administration territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autonomie locale en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OLA, May 2014, Vilnius, Lituanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Valenciennes, France. pp.159-169</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification, révélateur des asymétries territoriales de la démocratie locale française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La simplification des systèmes locaux. Enjeux européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vilnius, Lituanie. pp.387-406</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir et les mondes virtuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bologne, Italie</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délocalisation et puissance publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les délocalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 9 p</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception à l'obligation d'études d'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études d'impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France. p. 63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes de campagne ? Panorama des acteurs et des stratégies de financement de l'élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le financement de l'élection présidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France. p. 63-73</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités territoriales et réforme territoriale. De l'insoutenable légèreté du législateur...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme territoriale, une réforme en faux-semblant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France. p. 55-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et territoire dans la jurisprudence de la Cour internationale de Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du droit et droits des espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France. p. 121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France. p. 55-86</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt public local et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intérêt public local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Grenoble, France. p. 51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Grenoble, France. p. 51-60</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation exceptionnelle et théorie générale de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exception en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France. p. 121-135</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir local, expression de la puissance de l'Etat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlement et dépenses publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dépenses publiques (Xes Rencontres juridiques organisées par la Faculté de Droit et Science politique de l'Université Lumière Lyon II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance territoriale chez Raymond CARRÉ DE MALBERG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe Congrès français de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDC, Jun 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de scrutins locaux dans la réforme du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIes Rencontres juridiques (Organisées par la Faculté de Droit et Science politique de l'Université Lumière Lyon II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFDC, Jun 2005, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scrutin départemental : territorialisation versus représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le scrutin départemental : territorialisation versus représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Lyon, France. p. 151-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826667v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00154513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3610,607 +3610,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis de Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Kada; Vincent Aubelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiches de Droit administratif,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ellipses Marketing 4° ed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du gouvernement à la gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Guérard; Ludmila Malikova; Frédéric Delaneuville; Marian Giba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolisation, régionalisation et intercommunalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Kada; Vincent Aubelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Kada; Vincent Aubelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes figures de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, A paraître</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. comme littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Touzeil-Divina; Thierry Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots d'Annie Héritier.Droit(s) au coeur &amp; à la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires contre l'Etat - La forme de l'Etat face à l'autonomie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Guglielmi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'autonomie au séparatisme. Compétences, financements et citoyennetés dans les collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.247-258, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso, 2018</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement des mondes virtuels : un avatar démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Protière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre critique du droit. Mélanges en l'honneur du Professeur Claude Journès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'épitoge, pp.329-340, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955781v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01964230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indispensables du droit constitutionnel</w:t>
               </w:r>
@@ -4812,51 +4812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Proti&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach&#232;r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.069.0123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dumoutet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Breuillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kopric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01955781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Proti&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072488v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blach&#232;r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829568v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826670v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00488748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.069.0123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dumoutet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Breuillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kopric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964265v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01964259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01955781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>