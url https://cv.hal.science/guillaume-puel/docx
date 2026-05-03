--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -932,460 +932,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of multi-body railway vehicle models – Application of the adjoint state approach</w:t>
+                <w:t xml:space="preserve">Synergies between computational modeling and experimental characterization of materials across length scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kraft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
+                <w:t xml:space="preserve">R. Dingreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fünfschilling</w:t>
+                <w:t xml:space="preserve">R.A. Karnesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1176-1177), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9564-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832551v1</w:t>
+                <w:t xml:space="preserve">hal-01349318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies between computational modeling and experimental characterization of materials across length scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an in situ method for measuring elastic and total strain fields at the grain scale with an estimation of accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Karnesky</w:t>
+                <w:t xml:space="preserve">Wang Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51 (1176-1177), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9564-1⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 51 (3), pp.1234 - 1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9359-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349318v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in situ method for measuring elastic and total strain fields at the grain scale with an estimation of accuracy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter identification of multi-body railway vehicle models – Application of the adjoint state approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baudin</w:t>
+                <w:t xml:space="preserve">S. Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Aubin</w:t>
+                <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (3), pp.1234 - 1250. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.517 - 532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9359-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858597v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the synergies between computational modeling and experimental characterization of materials across length scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dingreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Karnesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (3), pp.1178-1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3710,217 +3710,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Trefftz method to analyze the influence of the midfield propagation conditions on environmental railway noise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic time homogenization method for the simulation of structures in operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baldrik Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference on Adaptive Modeling and Simulation - ADMOS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">XII International Conference on Structural Dynamics - EURODYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377090v1</w:t>
+                <w:t xml:space="preserve">hal-04377091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic time homogenization method for the simulation of structures in operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptive Trefftz method to analyze the influence of the midfield propagation conditions on environmental railway noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Quang Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldrik Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Conference on Structural Dynamics - EURODYN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">XI International Conference on Adaptive Modeling and Simulation - ADMOS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377091v1</w:t>
+                <w:t xml:space="preserve">hal-04377090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the development of a micromechanically based model for solid propellants</w:t>
               </w:r>
@@ -4682,217 +4682,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'une technique moyenne fréquence pour la modélisation vibro-acoustique d'une voie ferré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+                <w:t xml:space="preserve">Considerations on the stochastic time homogenization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaiton Moreira de Oliveira Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational modeling of Complex Materials across the Scales - CMCS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899257v1</w:t>
+                <w:t xml:space="preserve">hal-01862093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on the stochastic time homogenization method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adaiton Moreira de Oliveira Filho</w:t>
+                <w:t xml:space="preserve">Présentation d'une technique moyenne fréquence pour la modélisation vibro-acoustique d'une voie ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cettour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational modeling of Complex Materials across the Scales - CMCS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862093v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of rail fatigue</w:t>
               </w:r>
@@ -5818,217 +5818,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification d'un modèle de plasticité cristalline à partir de mesures de champs multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouldi Ben Azzouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems - NCMIP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862057v1</w:t>
+                <w:t xml:space="preserve">hal-01862053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un modèle de plasticité cristalline à partir de mesures de champs multimodales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems - NCMIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862053v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic model of the railway track geometry</w:t>
               </w:r>
@@ -6122,103 +6122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a crystalline constitutive law using multimodal full-field measurements in grain scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM 2014 - 7th International Conference on Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6431,260 +6431,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient vibration fatigue simulations using a multiple-scale periodic homogenization method</w:t>
+                <w:t xml:space="preserve">Homogénéisation périodique de modèles à échelles de temps multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2014 - 9th International Conference on structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique sur la Simplification des données et des modèles en mécanique des structures et des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079432v1</w:t>
+                <w:t xml:space="preserve">hal-01079434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation périodique de modèles à échelles de temps multiples</w:t>
+                <w:t xml:space="preserve">Parameter identification of transient models with multiple time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique sur la Simplification des données et des modèles en mécanique des structures et des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079434v1</w:t>
+                <w:t xml:space="preserve">hal-01079431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of transient models with multiple time scales</w:t>
+                <w:t xml:space="preserve">Efficient vibration fatigue simulations using a multiple-scale periodic homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">Eurodyn 2014 - 9th International Conference on structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079431v1</w:t>
+                <w:t xml:space="preserve">hal-01079432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards efficient fatigue simulation and parameter identification using models with multiple time scales</w:t>
               </w:r>
@@ -6752,103 +6752,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of complementary strain fields at the grain scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECRS-9 - 9th European Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Troyes, France. pp. 64-69</w:t>
@@ -6907,73 +6907,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722088v1</w:t>
+                <w:t xml:space="preserve">hal-01079429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification paramétrique de modèles à échelles de temps multiples</w:t>
               </w:r>
@@ -6989,73 +6989,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079429v1</w:t>
+                <w:t xml:space="preserve">hal-01722088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue simulation of aeronautic parts using time-homogenized models</w:t>
               </w:r>
@@ -8403,230 +8403,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of nonlinear vibrations in railway vehicles including considerations of track defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
+                <w:t xml:space="preserve">Parameters identification for the nonlinear time-dependent model of rubber bushings in multibody simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2008 - International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Leuven, Belgium. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">WCCM8 - 8th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315391v1</w:t>
+                <w:t xml:space="preserve">hal-00315407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters identification for the nonlinear time-dependent model of rubber bushings in multibody simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
+                <w:t xml:space="preserve">Identification of nonlinear vibrations in railway vehicles including considerations of track defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM8 - 8th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">ISMA 2008 - International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Leuven, Belgium. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315407v1</w:t>
+                <w:t xml:space="preserve">hal-00315391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation de problèmes inverses par l'utilisation de maillages adaptatifs</w:t>
               </w:r>
@@ -8688,230 +8688,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Lack-Of-Knowledge (LOK) theory for computational structural elasticity problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative regularization of inverse problems using adaptive meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXV - Conference &amp; Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">USNCCM9 - 9th US National Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258656v1</w:t>
+                <w:t xml:space="preserve">hal-00258663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative regularization of inverse problems using adaptive meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Lack-Of-Knowledge (LOK) theory for computational structural elasticity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM9 - 9th US National Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">IMAC XXV - Conference &amp; Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258663v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive approach and choice of norms related to the regularization of inverse problems</w:t>
               </w:r>
@@ -8986,260 +8986,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cavities using interferometric data : adjoint state formulations and adaptive meshing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural model validation and the Lack-of-Knowledge theory - Keynote Lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM7 - 7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">ECCM 2006 - 3d European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258659v1</w:t>
+                <w:t xml:space="preserve">hal-00079588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural model validation and the Lack-of-Knowledge theory - Keynote Lecture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of cavities using interferometric data : adjoint state formulations and adaptive meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Romeuf</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2006 - 3d European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">WCCM7 - 7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079588v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Lack of Knowledge (LOK) theory to force uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9303,77 +9303,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural model validation and the Lack-of-Knowledge theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, France. pp.359-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9417,51 +9417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9620,51 +9620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9728,51 +9728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complas VIII - 8th International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10266,368 +10266,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of structural dynamics models with uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur une théorie des méconnaissances en calcul des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Sll Le Loch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2003 - International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Göteborg, Sweden. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">6e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258647v1</w:t>
+                <w:t xml:space="preserve">hal-00258648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une théorie des méconnaissances en calcul des structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a theory of the quantification of the lack of knowledge (LOK) in structural computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IMAC XXI - 21st International Modal Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Kissimmee, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258648v1</w:t>
+                <w:t xml:space="preserve">hal-00258646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a theory of the quantification of the lack of knowledge (LOK) in structural computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthe</w:t>
+                <w:t xml:space="preserve">Validation of structural dynamics models with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sll Le Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXI - 21st International Modal Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Kissimmee, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">ADMOS 2003 - International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Göteborg, Sweden. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258646v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11128,51 +11128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Viana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi Kountchou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.106043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picquart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poirey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49941" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cettour-Janet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Panunzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2018.1436717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0114-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M Panunzio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2016.1269935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraft" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dingreville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Karnesky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9564-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Karnesky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9551-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0030-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.847467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourgeteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3170" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BEA9F989980278C331E826C3A551BE2E8B5BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devulder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sedel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-010-1175-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BM4D4CCH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0476-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CECFFE4467C209F055431A3332306EEC290C8ECD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deraemaeker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.10.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.571-582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thevenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Dec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thevenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldrik Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaiton Moreira de Oliveira Filho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M. Panunzio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cettour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862091v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862053v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707857v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707826v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lena&#239;g Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707837v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315391v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315407v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enjalbert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079588v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Romeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sll Le Loch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258648v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227607v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_98" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008493v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Viana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi Kountchou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.106043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picquart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poirey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49941" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cettour-Janet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Panunzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2018.1436717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0114-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M Panunzio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2016.1269935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dingreville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Karnesky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9564-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraft" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Karnesky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9551-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0030-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.847467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourgeteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3170" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BEA9F989980278C331E826C3A551BE2E8B5BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devulder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sedel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-010-1175-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BM4D4CCH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0476-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CECFFE4467C209F055431A3332306EEC290C8ECD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deraemaeker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.10.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.571-582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thevenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Dec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thevenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldrik Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377090v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaiton Moreira de Oliveira Filho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M. Panunzio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862093v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cettour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862091v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862057v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079429v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707857v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707826v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lena&#239;g Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707837v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315407v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enjalbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079588v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Romeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258646v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258647v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sll Le Loch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227607v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_98" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008493v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>