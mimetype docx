--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -932,144 +932,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies between computational modeling and experimental characterization of materials across length scales</w:t>
+                <w:t xml:space="preserve">Review of the synergies between computational modeling and experimental characterization of materials across length scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dingreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Karnesky</w:t>
+                <w:t xml:space="preserve">R. A. Karnesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51 (1176-1177), </w:t>
+              <w:t xml:space="preserve">, 2016, 51 (3), pp.1178-1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9564-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9551-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349318v1</w:t>
+                <w:t xml:space="preserve">hal-01349322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an in situ method for measuring elastic and total strain fields at the grain scale with an estimation of accuracy</w:t>
               </w:r>
@@ -1179,577 +1179,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of multi-body railway vehicle models – Application of the adjoint state approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergies between computational modeling and experimental characterization of materials across length scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kraft</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Fünfschilling</w:t>
+                <w:t xml:space="preserve">R.A. Karnesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1176-1177), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9564-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832551v1</w:t>
+                <w:t xml:space="preserve">hal-01349318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the synergies between computational modeling and experimental characterization of materials across length scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Dingreville</w:t>
+                <w:t xml:space="preserve">Parameter identification of multi-body railway vehicle models – Application of the adjoint state approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Karnesky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+                <w:t xml:space="preserve">C. Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (3), pp.1178-1203. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.517 - 532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9551-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349322v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
+                <w:t xml:space="preserve">Parameter identification of two-time-scale nonlinear transient models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 657 (012005), </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-015-0030-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338270v1</w:t>
+                <w:t xml:space="preserve">hal-01832555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of two-time-scale nonlinear transient models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Method Combining Finite Element Analysis and Digital Image Correlation to Assess Macroscopic Mechanical Properties of Dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-015-0030-z⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.535 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma8020535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832555v1</w:t>
+                <w:t xml:space="preserve">hal-02511422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method Combining Finite Element Analysis and Digital Image Correlation to Assess Macroscopic Mechanical Properties of Dentin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (2), pp.535 - 550. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 657 (012005), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma8020535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511422v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFICIENT FATIGUE SIMULATION USING PERIODIC HOMOGENIZATION WITH MULTIPLE TIME SCALES</w:t>
               </w:r>
@@ -1820,248 +1820,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved calibration of simulation models in railway dynamics: application of a parameter identification process to the multi-body model of a TGV train</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter identification of nonlinear time-dependent rubber bushings models towards their integration in multibody simulations of a vehicle chassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sönke Kraft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
+                <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00423114.2013.847467⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.354-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921785v1</w:t>
+                <w:t xml:space="preserve">hal-00799243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of nonlinear time-dependent rubber bushings models towards their integration in multibody simulations of a vehicle chassis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved calibration of simulation models in railway dynamics: application of a parameter identification process to the multi-body model of a TGV train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (2), pp.354-369. </w:t>
+              <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (12), pp.1938-1960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00423114.2013.847467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799243v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material fatigue simulation using a periodic time homogenization method</w:t>
               </w:r>
@@ -2235,423 +2235,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the mechanical behaviour of the human cortical bone using micro-extensometry technique</w:t>
+                <w:t xml:space="preserve">Two-time scale fatigue modelling: application to damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-010-1175-8⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (6), pp.637-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-010-0476-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707977v1</w:t>
+                <w:t xml:space="preserve">hal-00707975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic electron scattering using the finite element method. Forward and inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (1-2-3), pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time scale fatigue modelling: application to damage</w:t>
+                <w:t xml:space="preserve">Determination of the mechanical behaviour of the human cortical bone using micro-extensometry technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (6), pp.637-646. </w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.1104-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-010-0476-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00198-010-1175-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707975v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse elastic scattering with adaptive regularization and meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3123,51 +3123,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3589,148 +3589,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the midfield propagation conditions on environmental railway noise</w:t>
+                <w:t xml:space="preserve">An adaptive Trefftz method to analyze the influence of the midfield propagation conditions on environmental railway noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Quang Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldrik Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering - COMPDYN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">XI International Conference on Adaptive Modeling and Simulation - ADMOS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377084v1</w:t>
+                <w:t xml:space="preserve">hal-04377090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic time homogenization method for the simulation of structures in operation</w:t>
               </w:r>
@@ -3779,256 +3779,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Trefftz method to analyze the influence of the midfield propagation conditions on environmental railway noise</w:t>
+                <w:t xml:space="preserve">Influence of the midfield propagation conditions on environmental railway noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Quang Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baldrik Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference on Adaptive Modeling and Simulation - ADMOS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering - COMPDYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377090v1</w:t>
+                <w:t xml:space="preserve">hal-04377084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development of a micromechanically based model for solid propellants</w:t>
+                <w:t xml:space="preserve">A multiscale assessment of microscopic mechanisms to model propellant behavior nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poirey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Advanced Computational Engineering and Experimenting - ACEX 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Mach Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Annapolis (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376990v1</w:t>
+                <w:t xml:space="preserve">hal-04376983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations sur une méthode d'homogénéisation stochastique en temps généralisée aux sollicitations non ergodiques</w:t>
               </w:r>
@@ -4116,819 +4116,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale assessment of microscopic mechanisms to model propellant behavior nonlinearities</w:t>
+                <w:t xml:space="preserve">Multiscale approach for the development of a propellant constitutive law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Poirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Poirey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mach Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Annapolis (Maryland), United States</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational Modeling of Complex Materials across the Scales - CMCS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376983v1</w:t>
+                <w:t xml:space="preserve">hal-04376996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for the development of a propellant constitutive law</w:t>
+                <w:t xml:space="preserve">On the development of a micromechanically based model for solid propellants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational Modeling of Complex Materials across the Scales - CMCS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Conference on Advanced Computational Engineering and Experimenting - ACEX 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376996v1</w:t>
+                <w:t xml:space="preserve">hal-04376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the track irregularities on the rail fatigue</w:t>
+                <w:t xml:space="preserve">A stochastic model of the rail contact fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso M. Panunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Contact Mechanics and Wear of Rail/Wheel Systems, CM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Delft, Netherlands. pp.767-774</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Dynamics of Vehicles on Roads and Tracks - IAVSD 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Queensland, Australia. pp.829-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458618v1</w:t>
+                <w:t xml:space="preserve">hal-01862082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic model of the rail contact fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfonso M. Panunzio</w:t>
+                <w:t xml:space="preserve">A mid-frequency method to model coupled vibro-acoustic response of a railway track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cettour-Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quost</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Dynamics of Vehicles on Roads and Tracks - IAVSD 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Queensland, Australia. pp.829-834</w:t>
+              <w:t xml:space="preserve">13th World Congress on Computational Mechanics - WCCM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862082v1</w:t>
+                <w:t xml:space="preserve">hal-01862094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mid-frequency method to model coupled vibro-acoustic response of a railway track</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cettour-Janet</w:t>
+                <w:t xml:space="preserve">Influence of the track irregularities on the rail fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso M. Panunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Computational Mechanics - WCCM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Contact Mechanics and Wear of Rail/Wheel Systems, CM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Delft, Netherlands. pp.767-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862094v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations on the stochastic time homogenization method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adaiton Moreira de Oliveira Filho</w:t>
+                <w:t xml:space="preserve">Présentation d'une technique moyenne fréquence pour la modélisation vibro-acoustique d'une voie ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cettour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational modeling of Complex Materials across the Scales - CMCS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862093v1</w:t>
+                <w:t xml:space="preserve">hal-01899257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'une technique moyenne fréquence pour la modélisation vibro-acoustique d'une voie ferré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+                <w:t xml:space="preserve">Considerations on the stochastic time homogenization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaiton Moreira de Oliveira Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Computational modeling of Complex Materials across the Scales - CMCS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899257v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of rail fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfonso M. Panunzio</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Panunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4947,109 +4947,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Uncertainty Quantification in Computational Sciences and Engineering - UNCECOMP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862092v1</w:t>
+                <w:t xml:space="preserve">hal-01899259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of rail fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Panunzio</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso M. Panunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5068,315 +5068,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Uncertainty Quantification in Computational Sciences and Engineering - UNCECOMP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899259v1</w:t>
+                <w:t xml:space="preserve">hal-01862092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stochastic track geometry on rail fatigue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations on a stochastic time homogenization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quost</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Computational Mechanics - WCCM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">15th European Mechanics of Materials Conference - EMMC15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862090v1</w:t>
+                <w:t xml:space="preserve">hal-01862087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheel-rail contact parameters sensitivity analysis with stochastic track geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfonso M. Panunzio</w:t>
+                <w:t xml:space="preserve">An Arnoldi reduction applied to wave propagation model to compute railway track vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Letourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Railway Technology - Railways 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering - ISMA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862076v1</w:t>
+                <w:t xml:space="preserve">hal-01862079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a stochastic time homogenization method</w:t>
               </w:r>
@@ -5438,51 +5386,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Arnoldi reduction applied to wave propagation model to compute railway track vibrations</w:t>
+                <w:t xml:space="preserve">An Arnoldi reduction applied to wave propagation to model railway track vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cettour-Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Barbarulo</w:t>
@@ -5500,469 +5448,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">F. Letourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering - ISMA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">45th International Congress and Exposition on Noise Control Engineering - Inter-Noise 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862079v1</w:t>
+                <w:t xml:space="preserve">hal-01862091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on a stochastic time homogenization method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheel-rail contact parameters sensitivity analysis with stochastic track geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso M. Panunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Mechanics of Materials Conference - EMMC15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Third International Conference on Railway Technology - Railways 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862087v1</w:t>
+                <w:t xml:space="preserve">hal-01862076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Arnoldi reduction applied to wave propagation to model railway track vibrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Letourneaux</w:t>
+                <w:t xml:space="preserve">Influence of stochastic track geometry on rail fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso M. Panunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Congress and Exposition on Noise Control Engineering - Inter-Noise 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">12th World Congress on Computational Mechanics - WCCM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862091v1</w:t>
+                <w:t xml:space="preserve">hal-01862090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une méthode d'homogénéisation stochastique en temps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification d'un modèle de plasticité cristalline à partir de mesures de champs multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzouna, Mouldi Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514303v1</w:t>
+                <w:t xml:space="preserve">hal-03444835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un modèle de plasticité cristalline à partir de mesures de champs multimodales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aubin</w:t>
+                <w:t xml:space="preserve">A stochastic model of the railway track geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso M. Panunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Dynamics of Vehicles on Roads and Tracks - IAVSD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862053v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-time-scale inverse problems: formulation and solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5978,1018 +6004,1018 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems - NCMIP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic model of the railway track geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfonso M. Panunzio</w:t>
+                <w:t xml:space="preserve">Identification d'un modèle de plasticité cristalline à partir de mesures de champs multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouldi Ben Azzouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Dynamics of Vehicles on Roads and Tracks - IAVSD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862058v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a crystalline constitutive law using multimodal full-field measurements in grain scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur une méthode d'homogénéisation stochastique en temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aubin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM 2014 - 7th International Conference on Multiscale Materials Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079437v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-multi-scale parameter identification of models describing material fatigue</w:t>
+                <w:t xml:space="preserve">Efficient vibration fatigue simulations using a multiple-scale periodic homogenization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Stochastic and Multiscale Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Eurodyn 2014 - 9th International Conference on structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079435v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale mechanical characterization of sound dentin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter identification of transient models with multiple time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Société Francophone des Biomatériaux Dentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862083v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation périodique de modèles à échelles de temps multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique sur la Simplification des données et des modèles en mécanique des structures et des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of transient models with multiple time scales</w:t>
+                <w:t xml:space="preserve">Towards efficient fatigue simulation and parameter identification using models with multiple time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIPE 2014 - 8th International Conference on Inverse Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">MMM 2014 - 7th International Conference on Multiscale Materials Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079431v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient vibration fatigue simulations using a multiple-scale periodic homogenization method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of complementary strain fields at the grain scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2014 - 9th International Conference on structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ECRS-9 - 9th European Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Troyes, France. pp. 64-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079432v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient fatigue simulation and parameter identification using models with multiple time scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a crystalline constitutive law using multimodal full-field measurements in grain scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM 2014 - 7th International Conference on Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079433v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of complementary strain fields at the grain scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-multi-scale parameter identification of models describing material fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRS-9 - 9th European Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Troyes, France. pp. 64-69</w:t>
+              <w:t xml:space="preserve">Workshop on Stochastic and Multiscale Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079436v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification paramétrique de modèles à échelles de temps multiples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale mechanical characterization of sound dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Société Francophone des Biomatériaux Dentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079429v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification paramétrique de modèles à échelles de temps multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7005,3209 +7031,3196 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue simulation of aeronautic parts using time-homogenized models</w:t>
+                <w:t xml:space="preserve">Identification paramétrique de modèles à échelles de temps multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDAA 2013 - Italian Association of Aeronautics and Astronautics XXII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Naples, Italy</w:t>
+              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079430v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of time-homogenized models describing material fatigue</w:t>
+                <w:t xml:space="preserve">Fatigue simulation of aeronautic parts using time-homogenized models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">AIDAA 2013 - Italian Association of Aeronautics and Astronautics XXII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799245v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-homogenization method: application to fatigue</w:t>
+                <w:t xml:space="preserve">Parameter identification of time-homogenized models describing material fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENOC 2011 - 7th European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707969v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'homogénéisation temporelle : application à la simulation numérique de la fatigue</w:t>
+                <w:t xml:space="preserve">Spatial ﬁeld identiﬁcation using adaptive mesh reﬁnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">ADMOS 2011 - International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Châtenay-Malabry, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592734v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial ﬁeld identiﬁcation using adaptive mesh reﬁnement</w:t>
+                <w:t xml:space="preserve">Time-homogenization method: application to fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2011 - International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Châtenay-Malabry, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">ENOC 2011 - 7th European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707936v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric identiﬁcation of dynamic models including contact-type phenomena</w:t>
+                <w:t xml:space="preserve">Méthode d'homogénéisation temporelle : application à la simulation numérique de la fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2011 - 8th International Conference on structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707937v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCF modelling with use of a two-timescale homogenization model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric identiﬁcation of dynamic models including contact-type phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue 2010 - International Fatigue Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.787-796</w:t>
+              <w:t xml:space="preserve">Eurodyn 2011 - 8th International Conference on structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707867v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-timescale homogenization method for the modeling of material fatigue</w:t>
+                <w:t xml:space="preserve">CCF modelling with use of a two-timescale homogenization model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM9 - 9th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia. pp.012113</w:t>
+              <w:t xml:space="preserve">Fatigue 2010 - International Fatigue Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.787-796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707872v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transient nonlinear models with contact using adjoint state formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-timescale homogenization method for the modeling of material fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">WCCM9 - 9th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia. pp.012113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707860v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microextensometry measurements and identification of mechanical properties on cortical bone</w:t>
+                <w:t xml:space="preserve">Identification of transient nonlinear models with contact using adjoint state formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE - 9th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707857v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive maintenance by identification of suspension parameters from inline acceleration measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microextensometry measurements and identification of mechanical properties on cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA - International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">CMBBE - 9th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707882v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse elastic scattering with adaptive FE meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive maintenance by identification of suspension parameters from inline acceleration measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lansing, United States</w:t>
+              <w:t xml:space="preserve">ISMA - International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707826v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul par éléments finis de diffusion élastique d'ondes électroniques : problèmes direct et inverse</w:t>
+                <w:t xml:space="preserve">Inverse elastic scattering with adaptive FE meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann-Lenaïg Hamon</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">Inverse Problems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418157v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microextensometry measurements and identiﬁcation of mechanical properties on cortical bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul par éléments finis de diffusion élastique d'ondes électroniques : problèmes direct et inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaïg Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics in Biological Tissues BSSM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Loughborough, United Kingdom</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707837v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a spatial field of material properties with adaptive regularization and meshes</w:t>
+                <w:t xml:space="preserve">Microextensometry measurements and identiﬁcation of mechanical properties on cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC/CIE 2008 - ASME 2008 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, New York, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics in Biological Tissues BSSM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315371v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters identification for the nonlinear time-dependent model of rubber bushings in multibody simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
+                <w:t xml:space="preserve">Identification of a spatial field of material properties with adaptive regularization and meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM8 - 8th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">IDETC/CIE 2008 - ASME 2008 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New York, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315407v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of nonlinear vibrations in railway vehicles including considerations of track defects</w:t>
+                <w:t xml:space="preserve">Parameters identification for the nonlinear time-dependent model of rubber bushings in multibody simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sönke Kraft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
+                <w:t xml:space="preserve">Béatrice Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2008 - International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Leuven, Belgium. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">WCCM8 - 8th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315391v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de problèmes inverses par l'utilisation de maillages adaptatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of nonlinear vibrations in railway vehicles including considerations of track defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fünfschilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">ISMA 2008 - International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Leuven, Belgium. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495803v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative regularization of inverse problems using adaptive meshes</w:t>
+                <w:t xml:space="preserve">Adaptive approach and choice of norms related to the regularization of inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM9 - 9th US National Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ADMOS 2007 - Internatonal Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Göteborg, Sweden. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258663v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Lack-Of-Knowledge (LOK) theory for computational structural elasticity problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative regularization of inverse problems using adaptive meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXV - Conference &amp; Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">USNCCM9 - 9th US National Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258656v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive approach and choice of norms related to the regularization of inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Lack-Of-Knowledge (LOK) theory for computational structural elasticity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2007 - Internatonal Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Göteborg, Sweden. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IMAC XXV - Conference &amp; Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orlando, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258664v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural model validation and the Lack-of-Knowledge theory - Keynote Lecture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régularisation de problèmes inverses par l'utilisation de maillages adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Romeuf</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2006 - 3d European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079588v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cavities using interferometric data : adjoint state formulations and adaptive meshing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural model validation and the Lack-of-Knowledge theory - Keynote Lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM7 - 7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">ECCM 2006 - 3d European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258659v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Lack of Knowledge (LOK) theory to force uncertainties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of cavities using interferometric data : adjoint state formulations and adaptive meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXIV - Conference &amp; Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Saint-Louis, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">WCCM7 - 7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258655v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural model validation and the Lack-of-Knowledge theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, France. pp.359-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the lack of knowledge of an industrial structural dynamics model</w:t>
+                <w:t xml:space="preserve">Extension of the Lack of Knowledge (LOK) theory to force uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Romeuf</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Austin, United States</w:t>
+              <w:t xml:space="preserve">IMAC XXIV - Conference &amp; Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saint-Louis, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017866v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation pour l'apprentissage de la constitution d'une documentation de spécialiste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the lack of knowledge (LOK) of an industrial model in structural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Dané</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Complas VIII - 8th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279537v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of the Lack of Knowledge : basic aspects and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Launcher Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Munich, Germany. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the lack of knowledge (LOK) of an industrial model in structural dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation pour l'apprentissage de la constitution d'une documentation de spécialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Romeuf</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas VIII - 8th International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023106v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification, validation et méconnaissance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction des méconnaissances d'une structure industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club des Affiliés "Les approches stochastiques et la modélisation des méconnaissances au LMT-Cachan"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258653v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reduce the lack of knowledge of an industrial model in structural dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+                <w:t xml:space="preserve">Vérification, validation et méconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXIII - 23d International Model Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Orlando, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Journée du Club des Affiliés "Les approches stochastiques et la modélisation des méconnaissances au LMT-Cachan"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258651v1</w:t>
+                <w:t xml:space="preserve">hal-00258653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des méconnaissances d'une structure industrielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to reduce the lack of knowledge of an industrial model in structural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">IMAC XXIII - 23d International Model Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Orlando, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813016v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a strategy of reduction of the lack of knowledge of a structural dynamics model</w:t>
+                <w:t xml:space="preserve">Reduction of the lack of knowledge of an industrial structural dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXII - 22d International Modal Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Dearborn, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258649v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a strategy of reduction of the lack of knowledge (LOK) in model validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10236,460 +10249,555 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMO 2004 - 4th International Conference on Sensitivity Analysis of Model Output</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Santa Fe, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une théorie des méconnaissances en calcul des structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a strategy of reduction of the lack of knowledge of a structural dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthe</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IMAC XXII - 22d International Modal Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Dearborn, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258648v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a theory of the quantification of the lack of knowledge (LOK) in structural computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barthe</w:t>
+                <w:t xml:space="preserve">Validation of structural dynamics models with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sll Le Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXI - 21st International Modal Analysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Kissimmee, United States. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">ADMOS 2003 - International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Göteborg, Sweden. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258646v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of structural dynamics models with uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a theory of the quantification of the lack of knowledge (LOK) in structural computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2003 - International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Göteborg, Sweden. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IMAC XXI - 21st International Modal Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Kissimmee, United States. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258647v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur une théorie des méconnaissances en calcul des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Deraemaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France. pp.CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and Sensitivity Analysis of Soil Parameters for Tunneling in Urban Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noubissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Taherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10707,70 +10815,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges and Innovations in Geomechanics. IACMAG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.903-910, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64514-4_98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10780,100 +10888,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une théorie des méconnaissances en dynamique des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00008493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10883,105 +10991,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'identification paramétrique : vers des approches multiéchelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00950832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11128,51 +11236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Viana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi Kountchou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.106043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picquart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poirey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49941" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cettour-Janet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Panunzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2018.1436717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0114-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M Panunzio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2016.1269935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dingreville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Karnesky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9564-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraft" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Karnesky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9551-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0030-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.847467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourgeteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3170" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BEA9F989980278C331E826C3A551BE2E8B5BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devulder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sedel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-010-1175-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BM4D4CCH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0476-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CECFFE4467C209F055431A3332306EEC290C8ECD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deraemaeker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.10.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.571-582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thevenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Dec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thevenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldrik Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377090v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaiton Moreira de Oliveira Filho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M. Panunzio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Gautier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862093v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cettour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862091v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862053v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862057v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079429v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707857v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707826v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lena&#239;g Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707837v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315407v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enjalbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258664v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079588v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Romeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079591v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258650v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258646v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258647v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sll Le Loch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227607v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_98" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008493v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Viana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi Kountchou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.106043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picquart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poirey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49941" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cettour-Janet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letourneaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.07.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Panunzio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2018.1436717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-018-0114-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M Panunzio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2016.1269935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dingreville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Karnesky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9551-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Karnesky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9564-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.04.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0030-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roubier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma8020535" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01006685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2014010036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourgeteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.10.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00921785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Kraft" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#252;nfschilling" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.847467" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3170" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BEA9F989980278C331E826C3A551BE2E8B5BE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devulder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0476-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CECFFE4467C209F055431A3332306EEC290C8ECD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sedel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-010-1175-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BM4D4CCH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deraemaeker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romeuf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.10.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.10.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.571-582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Thevenot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Dec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thevenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Ta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldrik Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377084v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaiton Moreira de Oliveira Filho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M. Panunzio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cettour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862076v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouna, Mouldi Ben" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862058v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079434v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079435v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00799245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707860v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Henry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707826v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lena&#239;g Hamon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00707837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315371v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enjalbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Romeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079591v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Blondel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blanc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258650v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258649v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258647v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sll Le Loch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258648v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_98" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950832v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>