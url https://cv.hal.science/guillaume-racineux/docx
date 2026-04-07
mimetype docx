--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2516,1493 +2516,2428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Identification at Very High Strain Rate of the Johnson-Cook Constitutive Model on the Ti-6Al-4V Alloy With a Specially Designed Direct-impact Kolsky Bar Device</w:t>
+                <w:t xml:space="preserve">Magnetic pulse spot welding of bimetals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
+                <w:t xml:space="preserve">Prabu Manoharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214 (6), pp.1236-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155471v1</w:t>
+                <w:t xml:space="preserve">hal-05581075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of electromagnetic energy for welding and powder compaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Identification at Very High Strain Rate of the Johnson-Cook Constitutive Model on the Ti-6Al-4V Alloy With a Specially Designed Direct-impact Kolsky Bar Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
+                <w:t xml:space="preserve">Xiaoli Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Priem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57 (6), pp.867-878. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (6), pp.527-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40194-013-0080-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284762v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring material flow in friction stir welding : tool eccentricity and formation of banded structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
+                <w:t xml:space="preserve">Magnetic Pulse Spot Welding: An Innovative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabu Manoharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-1008-5⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 922, pp.481-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.922.481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006857v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Reaction during Friction Stir Welding of Al and Cu</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">State of the art of electromagnetic energy for welding and powder compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabu Manoharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-011-0660-9⟩</w:t>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (6), pp.867-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40194-013-0080-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006990v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Exploring material flow in friction stir welding : tool eccentricity and formation of banded structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gratecap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/136217110X12720264008475⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-1008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006907v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Free Blowing of Polyethylene terephthalate Using a Thermodynamic Induced Crystallisation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow and blockage of highly concentrated granular suspensions in non-Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ijfp.9.29-59⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252765v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de fluides pâteux en écoulement d'écrasement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial Reaction during Friction Stir Welding of Al and Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahmi Chaari</w:t>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (8), pp.2290-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-011-0660-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005982v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological bejavior of sewage sludges and strain induced dewatering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fami Chaari</w:t>
+                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-002-0276-5⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Friction stir welding and processing, 15 (8), pp.661-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/136217110X12720264008475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007259v1</w:t>
+                <w:t xml:space="preserve">hal-01006907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A squeezing experiment showing binder migration in concentrated suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+                <w:t xml:space="preserve">On the Forming of Metallic Parts through Electromagnetic and Electrohydraulic Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.1366717⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15-17, pp.655-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.15-17.655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004947v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion de supports de catalyseurs : Le problème de la caractérisation rhéologique des pâtes fortement chargées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of Free Blowing of Polyethylene terephthalate Using a Thermodynamic Induced Crystallisation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Hmida Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (1), pp.29-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ijfp.9.29-59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468925v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Continuum modelling of viscoelastic behavior under squeezing solicitations of electrorheological fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laudarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 128 (2-3), pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A continuum modelling for the reversible behavior of electrorheological media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (3-4), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-2005-701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheological bejavior of sewage sludges and strain induced dewatering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fami Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42, pp.273-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-002-0276-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement de fluides pâteux en écoulement d'écrasement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.46-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuum modelling of electrorheological fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789812777546_0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A squeezing experiment showing binder migration in concentrated suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45 (3), pp.609-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.1366717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrusion de supports de catalyseurs : Le problème de la caractérisation rhéologique des pâtes fortement chargées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (2), pp.151-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification and measurement of pastes rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burlion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (11), pp.19-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0273-1223(97)00664-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction Stir Welding Operating Window for Aluminum Alloy Obtained by Temperature Measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+                <w:t xml:space="preserve">Suivi in situ de l’évolution microstructurale d’un alliage 7010 brut de fonderie pré-homogénéisé par MEB-EDS lors d’un cycle thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lu-Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friction Stir Welding and Processing XII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat transfer simulation of stationary shoulder friction stir welding on an AA6061 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fajwisiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feulvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FSWP2025 Conference on Friction Stir Welding and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552668v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement de fenêtre opératoire par une approche expérimentale de la mesure de température lors du procédé FSW</w:t>
+                <w:t xml:space="preserve">Friction Stir Welding Operating Window for Aluminum Alloy Obtained by Temperature Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moura Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubourg</w:t>
@@ -4033,2469 +4968,3036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Friction Stir Welding and Processing XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.171-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22661-8_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011642v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilar aluminium – galvanized steel magnetic pulse welds: Ballistic origin of the interface and mechanical properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Taillard</w:t>
+                <w:t xml:space="preserve">Etablissement de fenêtre opératoire par une approche expérimentale de la mesure de température lors du procédé FSW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moura Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326430v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of pulsed arc under water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+                <w:t xml:space="preserve">Dissimilar aluminium – galvanized steel magnetic pulse welds: Ballistic origin of the interface and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Thermec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335280v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near interface residual stress measurement by neutron diffraction in planar AA1050/DP450 magnetic pulse welds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thilo Pirling</w:t>
+                <w:t xml:space="preserve">Experimental characterization of pulsed arc under water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MecaSens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133528v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formage magnétique de raidisseurs pour composants aéronautiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+                <w:t xml:space="preserve">Near interface residual stress measurement by neutron diffraction in planar AA1050/DP450 magnetic pulse welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaneshan Sapanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo Pirling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">MecaSens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897868v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de chaleur dans un procédé de soudage de films polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queen Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material constitutive behavior identification at high strain rates using a direct-impact Hopkinson device</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chady Khalil</w:t>
+                <w:t xml:space="preserve">Formage magnétique de raidisseurs pour composants aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on High Speed Forming (ICHSF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279968v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of elastic-viscoplastic constitutive models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of magnetic pulse forming to aeronautic small pieces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh-Tidiane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming: ESAFORM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.100016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279962v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of the Johnson-Cook constitutive model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+                <w:t xml:space="preserve">Joining Dissimilar Materials by Magnetic Pulse Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Amosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCX™ 17: SAE World Congress Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Detroit, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2017-01-0474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279965v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of elastic-viscoplastic constitutive models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Material constitutive behavior identification at high strain rates using a direct-impact Hopkinson device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh-Tidiane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on High Speed Forming (ICHSF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446175v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilar Welding Using Spot Magnetic Pulse Welding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of the Johnson-Cook constitutive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rosa Miranda</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Management Science and Engineering Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286592v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage hétérogène Al/Fe par points par impulsion magnétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prabu Manoharan</w:t>
+                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of elastic-viscoplastic constitutive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racineux Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Priem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440602v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation paramétrique d'un inducteur de magnétoformage par la Proper Generalized Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of elastic-viscoplastic constitutive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524597v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une approche &amp;quot;Maximum Entropy&amp;quot; pour la modélisation thermo-mécanique du procédé de soudage par friction rotative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissimilar Welding Using Spot Magnetic Pulse Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eighth International Conference on Management Science and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.525-531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-55182-6_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722095v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des phénomènes ségrégation dans les CMM avec une forte concentration des particules au cours de l'assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabu Manoharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun-Prasath Manogaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenael Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction stir diffusion bonding (FSDB) of aluminium to copper or steel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Sauvage</w:t>
+                <w:t xml:space="preserve">Modélisation paramétrique d'un inducteur de magnétoformage par la Proper Generalized Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Quebec city, Canada</w:t>
+              <w:t xml:space="preserve">11eme Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008235v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Assemblage hétérogène Al/Fe par points par impulsion magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun-Prasath Manogaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabu Manoharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSWP 2010 - International Conference on Scientific and Technical Advances in Friction Stir Welding and Processing,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008236v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'assemblage Al/Fe par FSW - vers une maîtrise des composés intermétalliques (poster)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+                <w:t xml:space="preserve">Développement d'une approche &amp;quot;Maximum Entropy&amp;quot; pour la modélisation thermo-mécanique du procédé de soudage par friction rotative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Foca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT - Mécanique et mécanismes des changements de phases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aussois, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008372v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of friction stir diffusion bonding for the heterogeneous welding of aluminium to steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+                <w:t xml:space="preserve">Measurement and Comparison of Force Effort During Friction Stir Welding in a Parallel Kinematic 5-Axis Milling Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS X -10th International Conference on Computational Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.115-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008630v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Intermetallics on the Mechanical Properties of dissimilar Aluminium - Steel Friction Stir Welds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Friction stir diffusion bonding (FSDB) of aluminium to copper or steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008327v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique du soudage hybride par frottement malaxage assisté laser (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Génévois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT, Procédés de transformation des matériaux de structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSWP 2010 - International Conference on Scientific and Technical Advances in Friction Stir Welding and Processing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/136217110X12720264008475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094676v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'écoulement des pâtes cimentaires par un modèle diphasique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Chaouche</w:t>
+                <w:t xml:space="preserve">L'assemblage Al/Fe par FSW - vers une maîtrise des composés intermétalliques (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT - Mécanique et mécanismes des changements de phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361750v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix et optimisation de l'outil et des paramètres de soudage en Friction Stir Welding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gratecap</w:t>
+                <w:t xml:space="preserve">Optimization of friction stir diffusion bonding for the heterogeneous welding of aluminium to steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPLAS X -10th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Intermetallics on the Mechanical Properties of dissimilar Aluminium - Steel Friction Stir Welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Flow and Blockage of Highly Concentrated Granular Suspensions Under Squeeze Test Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Nordic Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation thermique du soudage hybride par frottement malaxage assisté laser (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national MECAMAT, Procédés de transformation des matériaux de structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. p. 42-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation de l'écoulement des pâtes cimentaires par un modèle diphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix et optimisation de l'outil et des paramètres de soudage en Friction Stir Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gratecap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6505,131 +8007,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmutations et traces de monopôles obtenues lors de d´echarges ´electriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6697,51 +8199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD1A787C"/>
+    <w:nsid w:val="36E7F36B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6928,51 +8430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-racineux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4247-2925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532192v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113925" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2025.07.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Masi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel March&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00771-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Abboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8040137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202300728" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Mentec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiane Sow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13081382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112290" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Shotri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Faes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava De" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp6060144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12020276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Deb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muraleedharan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Jose Immanuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Panigrahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sapanathan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.06.071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.10.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Khalil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11122001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp4030069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01597-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Sow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01547-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502179v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishuai Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2019.1685066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4651-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1212-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Guo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12114" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8FQTQ26-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabu Manoharan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Prasath Manogaran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Priem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-013-0080-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gratecap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1008-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0660-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12720264008475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.9.29-59" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005982v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fami Chaari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-002-0276-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1366717" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00664-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19E4C1811799BF7E5BDAC52115BA58797A75FFF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22661-8_16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03335280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04133528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pirling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sow" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Tidiane Sow" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279962v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279965v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racineux Guillaume" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Pereira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Miranda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55182-6_45" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun-Prasath Manogaran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Germain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sauvage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile G&#233;n&#233;vois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008372v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008630v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008327v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361750v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Kaci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360455v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daviau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-racineux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4247-2925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532192v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113925" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2025.07.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Masi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel March&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00771-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Abboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8040137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202300728" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Mentec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiane Sow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13081382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112290" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Shotri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Faes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava De" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp6060144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12020276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Deb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muraleedharan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Jose Immanuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Panigrahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sapanathan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.06.071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.10.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Khalil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11122001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp4030069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01597-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Sow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01547-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502179v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishuai Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2019.1685066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4651-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1212-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Prasath Manogaran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabu Manoharan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Priem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.01.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8CW4D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Guo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8FQTQ26-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.922.481" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-013-0080-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006857v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gratecap" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1008-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Kaci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2010.07.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65KGJ0W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0660-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12720264008475" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.15-17.655" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.9.29-59" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.03.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Drouot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2005-701" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fami Chaari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-002-0276-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Napoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812777546_0110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1366717" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00664-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19E4C1811799BF7E5BDAC52115BA58797A75FFF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565271v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lu-Minh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fajwisiewicz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22661-8_16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03335280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04133528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pirling" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sow" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Tidiane Sow" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daniel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034956" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581085v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Amosse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0474" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racineux Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279962v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Pereira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Miranda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55182-6_45" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun-Prasath Manogaran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Germain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722095v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581084v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82582" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008235v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008236v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile G&#233;n&#233;vois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008630v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581087v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404953v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daviau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>