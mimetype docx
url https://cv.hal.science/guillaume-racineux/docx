--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -662,3946 +662,4482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of cross‐sectional effects during the magnetic pulse disassembly of laminate structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+                <w:t xml:space="preserve">A novel mathematical-based approach to predict the high-speed deformation behavior of cryodeformed materials with varying stacking fault energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behera Srinivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushanta Kumar Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202300728⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 902, pp.146538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180423v1</w:t>
+                <w:t xml:space="preserve">hal-04786746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrohydraulic Crimping of Tubes within Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Tidiane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (8), pp.1382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met13081382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach of design for recycling of laminate structures by the use of magnetic pulse disassembling</w:t>
+                <w:t xml:space="preserve">Numerical analysis of cross‐sectional effects during the magnetic pulse disassembly of laminate structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112290⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202300728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114165v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Coil Design for Magnetic Pulse Welding of Metallic Sheets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koen Faes</w:t>
+                <w:t xml:space="preserve">An analytical approach of design for recycling of laminate structures by the use of magnetic pulse disassembling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amitava De</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (6), pp.144. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 275, pp.112290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmmp6060144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097983v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Estimation of Electromagnetic Pressure, Flyer Impact Velocity, and Welded Joint Length in Magnetic Pulse Welding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Improved Coil Design for Magnetic Pulse Welding of Metallic Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishabh Shotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Faes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitava De</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met12020276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (6), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp6060144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097969v1</w:t>
+                <w:t xml:space="preserve">hal-05097983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing flow stress behaviour of Ti-6Al-4V alloy and development of constitutive models using Johnson-Cook method and Artificial Neural Network for quasi-static and dynamic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Estimation of Electromagnetic Pressure, Flyer Impact Velocity, and Welded Joint Length in Magnetic Pulse Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishabh Shotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Faes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suman Deb</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amitava De</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2022.103338⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met12020276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241269v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of residual stresses in planar dissimilar magnetic pulse welds by neutron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing flow stress behaviour of Ti-6Al-4V alloy and development of constitutive models using Johnson-Cook method and Artificial Neural Network for quasi-static and dynamic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t>
+                <w:t xml:space="preserve">A. Muraleedharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sapanathan</w:t>
+                <w:t xml:space="preserve">Rajan Jose Immanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pirling</w:t>
+                <w:t xml:space="preserve">Sushanta Panigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2021.06.071⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.103338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2022.103338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325791v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing magnetic pulse welding of aluminium and steel sheets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelques expériences inspirées par le monopôle magnétique leptonique de G. Lochak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan de Lacheze-Murel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Daviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Karatchentzeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.123-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245100v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Pulse Hybrid Joining of Polymer Composites to Metals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+                <w:t xml:space="preserve">Probing magnetic pulse welding of aluminium and steel sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishabh Shotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitava De</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72, pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2021.10.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met11122001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05336582v1</w:t>
+                <w:t xml:space="preserve">hal-05245100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Pulse Welding and Spot Welding with Improved Coil Efficiency—Application for Dissimilar Welding of Automotive Metal Alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+                <w:t xml:space="preserve">Investigation of residual stresses in planar dissimilar magnetic pulse welds by neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaneshan Sapanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo Pirling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Manufacturing Processes, 68 (A), pp.1758-1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2021.06.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmmp4030069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05253319v1</w:t>
+                <w:t xml:space="preserve">hal-03325791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of physical welding windows for magnetic pulse welding of 5754 aluminum with DC04 steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Magnetic Pulse Hybrid Joining of Polymer Composites to Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-020-01597-2⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, High Power Pulsed Processes for Welding and Forming of Metallic Materials, 11 (12), pp.2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met11122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245359v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic flanging: from elementary geometries to aeronautical components</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+                <w:t xml:space="preserve">Electromagnetic Processing for Elaboration of Dissimilar Joints. Case Studies with Aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-020-01547-y⟩</w:t>
+              <w:t xml:space="preserve">Modern Concepts in Material Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33552/MCMS.2020.03.000564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878777v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the influence of fieldshaper material on magnetic pulse welded interface of Al/Cu joints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thaneshan Sapanathan</w:t>
+                <w:t xml:space="preserve">Magnetic Pulse Welding and Spot Welding with Improved Coil Efficiency—Application for Dissimilar Welding of Automotive Metal Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.337-344. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.02.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmmp4030069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502179v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic pulse welding of metallic tubes – experimental investigation and numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rishabh Shotri</w:t>
+                <w:t xml:space="preserve">Construction of physical welding windows for magnetic pulse welding of 5754 aluminum with DC04 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amitava De</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (4), pp.273-281. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.843-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13621718.2019.1685066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-020-01597-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233868v1</w:t>
+                <w:t xml:space="preserve">hal-05245359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Steel Galvanization on the Microstructure and Mechanical Performances of Planar Magnetic Pulse Welds of Aluminum and Steel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic flanging: from elementary geometries to aeronautical components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Taillard</w:t>
+                <w:t xml:space="preserve">Cheikh Tidiane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-018-4651-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-020-01547-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285441v1</w:t>
+                <w:t xml:space="preserve">hal-02878777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric modeling of an electromagnetic compression device with the proper generalized decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+                <w:t xml:space="preserve">Assessing the influence of fieldshaper material on magnetic pulse welded interface of Al/Cu joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jishuai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaneshan Sapanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-014-1212-9⟩</w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.337-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.02.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790318v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic pulse spot welding of bimetals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+                <w:t xml:space="preserve">Magnetic pulse welding of metallic tubes – experimental investigation and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishabh Shotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitava De</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 214 (6), pp.1236-1244. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.273-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13621718.2019.1685066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05581075v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Identification at Very High Strain Rate of the Johnson-Cook Constitutive Model on the Ti-6Al-4V Alloy With a Specially Designed Direct-impact Kolsky Bar Device</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
+                <w:t xml:space="preserve">Effect of Steel Galvanization on the Microstructure and Mechanical Performances of Planar Magnetic Pulse Welds of Aluminum and Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12114⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Metallurgical and Materials Transactions A, 49, pp.2721-2738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-4651-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01155471v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Pulse Spot Welding: An Innovative Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+                <w:t xml:space="preserve">Parametric modeling of an electromagnetic compression device with the proper generalized decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.922.481⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.101-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-014-1212-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581079v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of electromagnetic energy for welding and powder compaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Surendar Marya</w:t>
+                <w:t xml:space="preserve">Inverse Identification at Very High Strain Rate of the Johnson-Cook Constitutive Model on the Ti-6Al-4V Alloy With a Specially Designed Direct-impact Kolsky Bar Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57 (6), pp.867-878. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (6), pp.527-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40194-013-0080-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284762v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring material flow in friction stir welding : tool eccentricity and formation of banded structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Pulse Spot Welding: An Innovative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabu Manoharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-1008-5⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 922, pp.481-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.922.481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006857v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and blockage of highly concentrated granular suspensions in non-Newtonian fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ouari</w:t>
+                <w:t xml:space="preserve">Magnetic pulse spot welding of bimetals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabu Manoharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214 (6), pp.1236-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2010.07.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581081v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Reaction during Friction Stir Welding of Al and Cu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Genevois</w:t>
+                <w:t xml:space="preserve">State of the art of electromagnetic energy for welding and powder compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabu Manoharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-011-0660-9⟩</w:t>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (6), pp.867-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40194-013-0080-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006990v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Experimental report on magnetic monopoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Daviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.189-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006907v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Forming of Metallic Parts through Electromagnetic and Electrohydraulic Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Tracks of magnetic monopoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Daviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Priem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.139-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581078v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Free Blowing of Polyethylene terephthalate Using a Thermodynamic Induced Crystallisation model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Marco</w:t>
+                <w:t xml:space="preserve">Exploring material flow in friction stir welding : tool eccentricity and formation of banded structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gratecap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ijfp.9.29-59⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-1008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252765v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum modelling of viscoelastic behavior under squeezing solicitations of electrorheological fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laudarin</w:t>
+                <w:t xml:space="preserve">Flow and blockage of highly concentrated granular suspensions in non-Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.03.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581634v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum modelling for the reversible behavior of electrorheological media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Drouot</w:t>
+                <w:t xml:space="preserve">Interfacial Reaction during Friction Stir Welding of Al and Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-2005-701⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (8), pp.2290-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-011-0660-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581091v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological bejavior of sewage sludges and strain induced dewatering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fami Chaari</w:t>
+                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-002-0276-5⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Friction stir welding and processing, 15 (8), pp.661-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/136217110X12720264008475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007259v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de fluides pâteux en écoulement d'écrasement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fahmi Chaari</w:t>
+                <w:t xml:space="preserve">On the Forming of Metallic Parts through Electromagnetic and Electrohydraulic Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15-17, pp.655-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.15-17.655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005982v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum modelling of electrorheological fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Napoli</w:t>
+                <w:t xml:space="preserve">Simulation of Free Blowing of Polyethylene terephthalate Using a Thermodynamic Induced Crystallisation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Hmida Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9789812777546_0110⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (1), pp.29-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ijfp.9.29-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581092v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A squeezing experiment showing binder migration in concentrated suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+                <w:t xml:space="preserve">Continuum modelling of viscoelastic behavior under squeezing solicitations of electrorheological fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laudarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.1366717⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 128 (2-3), pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004947v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion de supports de catalyseurs : Le problème de la caractérisation rhéologique des pâtes fortement chargées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A continuum modelling for the reversible behavior of electrorheological media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (3-4), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-2005-701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468925v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comportement de fluides pâteux en écoulement d'écrasement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.46-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheological bejavior of sewage sludges and strain induced dewatering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fami Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42, pp.273-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-002-0276-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuum modelling of electrorheological fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789812777546_0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A squeezing experiment showing binder migration in concentrated suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45 (3), pp.609-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.1366717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrusion de supports de catalyseurs : Le problème de la caractérisation rhéologique des pâtes fortement chargées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (2), pp.151-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification and measurement of pastes rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burlion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (11), pp.19-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0273-1223(97)00664-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4611,495 +5147,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in situ de l’évolution microstructurale d’un alliage 7010 brut de fonderie pré-homogénéisé par MEB-EDS lors d’un cycle thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lu-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer simulation of stationary shoulder friction stir welding on an AA6061 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fajwisiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSWP2025 Conference on Friction Stir Welding and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction Stir Welding Operating Window for Aluminum Alloy Obtained by Temperature Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moura Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friction Stir Welding and Processing XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.171-182, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-22661-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement de fenêtre opératoire par une approche expérimentale de la mesure de température lors du procédé FSW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moura Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5114,2890 +5650,3231 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Manufacturing21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimilar aluminium – galvanized steel magnetic pulse welds: Ballistic origin of the interface and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of pulsed arc under water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near interface residual stress measurement by neutron diffraction in planar AA1050/DP450 magnetic pulse welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaneshan Sapanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo Pirling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MecaSens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de chaleur dans un procédé de soudage de films polymères</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formage magnétique de raidisseurs pour composants aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971545v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formage magnétique de raidisseurs pour composants aéronautiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transfert de chaleur dans un procédé de soudage de films polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queen Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Deterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">27ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897868v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of magnetic pulse forming to aeronautic small pieces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic Processing for Elaboration of dissimilar Joints. Case studies with Aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Marya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming: ESAFORM 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Int. Symposium on Electromagnetic Processing of Metals, EPM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hyogo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581089v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining Dissimilar Materials by Magnetic Pulse Welding</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of magnetic pulse forming to aeronautic small pieces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh-Tidiane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCX™ 17: SAE World Congress Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2017-01-0474⟩</w:t>
+              <w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming: ESAFORM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.100016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581085v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material constitutive behavior identification at high strain rates using a direct-impact Hopkinson device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Magnetic pulse forming for small aeronautic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh-Tidiane Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on High Speed Forming (ICHSF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">8 th International Conference on High Speed Forming (ICHSF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279968v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of the Johnson-Cook constitutive model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+                <w:t xml:space="preserve">Dissimilar aluminium : galvanized steel magnetic pulse welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Thermec'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279965v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of elastic-viscoplastic constitutive models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
+                <w:t xml:space="preserve">Joining Dissimilar Materials by Magnetic Pulse Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Amosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCX™ 17: SAE World Congress Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Detroit, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2017-01-0474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446175v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of elastic-viscoplastic constitutive models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Material constitutive behavior identification at high strain rates using a direct-impact Hopkinson device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh-Tidiane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on High Speed Forming (ICHSF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279962v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilar Welding Using Spot Magnetic Pulse Welding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of elastic-viscoplastic constitutive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rosa Miranda</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Management Science and Engineering Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286592v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des phénomènes ségrégation dans les CMM avec une forte concentration des particules au cours de l'assemblage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guenael Germain</w:t>
+                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of the Johnson-Cook constitutive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440613v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation paramétrique d'un inducteur de magnétoformage par la Proper Generalized Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct-impact Hopkinson tests on the Ti-6Al-4V alloy at very high strain rate and inverse identification of elastic-viscoplastic constitutive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racineux Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524597v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage hétérogène Al/Fe par points par impulsion magnétique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissimilar Welding Using Spot Magnetic Pulse Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eighth International Conference on Management Science and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.525-531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-55182-6_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440602v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une approche &amp;quot;Maximum Entropy&amp;quot; pour la modélisation thermo-mécanique du procédé de soudage par friction rotative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Foca</w:t>
+                <w:t xml:space="preserve">Modélisation paramétrique d'un inducteur de magnétoformage par la Proper Generalized Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stainier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11eme Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722095v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Comparison of Force Effort During Friction Stir Welding in a Parallel Kinematic 5-Axis Milling Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Assemblage hétérogène Al/Fe par points par impulsion magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabu Manoharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendar Marya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581084v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction stir diffusion bonding (FSDB) of aluminium to copper or steel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Développement d'une approche &amp;quot;Maximum Entropy&amp;quot; pour la modélisation thermo-mécanique du procédé de soudage par friction rotative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Foca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Quebec city, Canada</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008235v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Analyse des phénomènes ségrégation dans les CMM avec une forte concentration des particules au cours de l'assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabu Manoharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun-Prasath Manogaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenael Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSWP 2010 - International Conference on Scientific and Technical Advances in Friction Stir Welding and Processing,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008236v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'assemblage Al/Fe par FSW - vers une maîtrise des composés intermétalliques (poster)</w:t>
+                <w:t xml:space="preserve">Measurement and Comparison of Force Effort During Friction Stir Welding in a Parallel Kinematic 5-Axis Milling Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+                <w:t xml:space="preserve">Arun Prasath Manogaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT - Mécanique et mécanismes des changements de phases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.115-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008372v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of friction stir diffusion bonding for the heterogeneous welding of aluminium to steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Friction stir diffusion bonding (FSDB) of aluminium to copper or steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS X -10th International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008630v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Intermetallics on the Mechanical Properties of dissimilar Aluminium - Steel Friction Stir Welds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Friction stir diffusion bonding of dissimilar metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Génévois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSWP 2010 - International Conference on Scientific and Technical Advances in Friction Stir Welding and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/136217110X12720264008475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008327v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Flow and Blockage of Highly Concentrated Granular Suspensions Under Squeeze Test Condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+                <w:t xml:space="preserve">Optimization of friction stir diffusion bonding for the heterogeneous welding of aluminium to steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohend Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Nordic Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">COMPLAS X -10th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581087v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermique du soudage hybride par frottement malaxage assisté laser (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">L'assemblage Al/Fe par FSW - vers une maîtrise des composés intermétalliques (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national MECAMAT, Procédés de transformation des matériaux de structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France. p. 42-45</w:t>
+              <w:t xml:space="preserve">Colloque national MECAMAT - Mécanique et mécanismes des changements de phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094676v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'écoulement des pâtes cimentaires par un modèle diphasique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Chaouche</w:t>
+                <w:t xml:space="preserve">Influence of Intermetallics on the Mechanical Properties of dissimilar Aluminium - Steel Friction Stir Welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Processing and Manufacturing of Advanced Materials, Thermec'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361750v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix et optimisation de l'outil et des paramètres de soudage en Friction Stir Welding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gratecap</w:t>
+                <w:t xml:space="preserve">Study of Flow and Blockage of Highly Concentrated Granular Suspensions Under Squeeze Test Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Nordic Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation thermique du soudage hybride par frottement malaxage assisté laser (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national MECAMAT, Procédés de transformation des matériaux de structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. p. 42-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation de l'écoulement des pâtes cimentaires par un modèle diphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix et optimisation de l'outil et des paramètres de soudage en Friction Stir Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gratecap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8007,131 +8884,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmutations et traces de monopôles obtenues lors de d´echarges ´electriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8199,51 +9076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36E7F36B"/>
+    <w:nsid w:val="743A1632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8430,51 +9307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-racineux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4247-2925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532192v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113925" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2025.07.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Masi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel March&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00771-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Abboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8040137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202300728" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Mentec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiane Sow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13081382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112290" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Shotri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Faes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava De" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp6060144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12020276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Deb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muraleedharan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Jose Immanuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Panigrahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sapanathan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.06.071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.10.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Khalil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11122001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253319v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp4030069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01597-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Sow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01547-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502179v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishuai Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.146" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2019.1685066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285441v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4651-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1212-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Prasath Manogaran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabu Manoharan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Priem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.01.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8CW4D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Guo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8FQTQ26-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.922.481" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-013-0080-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006857v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gratecap" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1008-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Kaci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2010.07.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65KGJ0W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0660-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12720264008475" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.15-17.655" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.9.29-59" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.03.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Drouot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2005-701" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fami Chaari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-002-0276-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581092v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Napoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812777546_0110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1366717" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00664-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19E4C1811799BF7E5BDAC52115BA58797A75FFF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565271v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lu-Minh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fajwisiewicz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22661-8_16" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03335280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04133528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pirling" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sow" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581089v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Tidiane Sow" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daniel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034956" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581085v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Amosse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0474" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446175v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racineux Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279962v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Pereira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Miranda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55182-6_45" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun-Prasath Manogaran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Germain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722095v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foca" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581084v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82582" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008235v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008236v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile G&#233;n&#233;vois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008630v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008327v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581087v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404953v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daviau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-racineux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4247-2925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532192v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lagain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bergey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113925" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2025.07.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Masi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel March&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-024-00771-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moura Abboud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Racineux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp8040137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behera Srinivas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Kumar Panigrahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Mentec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiane Sow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozycki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13081382" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202300728" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04114165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112290" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Shotri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Faes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitava De" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp6060144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12020276" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Deb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muraleedharan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Jose Immanuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushanta Panigrahi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan de Lacheze-Murel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fargue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daviau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Karatchentzeff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marizy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.10.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pirling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2021.06.071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Khalil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11122001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2020.03.000564" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp4030069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01597-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Sow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bazin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01547-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishuai Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.146" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2019.1685066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04285441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4651-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1212-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Guo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8FQTQ26-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Prasath Manogaran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabu Manoharan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Priem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.922.481" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.01.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8CW4D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-013-0080-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gratecap" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-1008-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Kaci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Chaouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2010.07.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65KGJ0W2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0660-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136217110X12720264008475" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.15-17.655" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hmida Maamar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.9.29-59" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudarin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.03.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581091v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Drouot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2005-701" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fami Chaari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-002-0276-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581092v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Napoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812777546_0110" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1366717" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00664-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19E4C1811799BF7E5BDAC52115BA58797A75FFF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lu-Minh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fajwisiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22661-8_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03335280v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04133528v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897868v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sow" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971545v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queen Tannous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bereaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deterre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289237v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Khalil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Tidiane Sow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daniel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034956" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581629v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290863v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581085v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Amosse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0474" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279962v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racineux Guillaume" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Pereira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Miranda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55182-6_45" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440602v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440613v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun-Prasath Manogaran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenael Germain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82582" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008235v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile G&#233;n&#233;vois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008372v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008327v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404953v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>