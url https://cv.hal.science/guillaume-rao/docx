--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -740,265 +740,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pedal Interface During Pedaling With the Upper Versus Lower Limbs: A Pilot Analysis of Torque Performance and Muscle Synergies</w:t>
+                <w:t xml:space="preserve">An interdisciplinary framework to optimize the anticipation skills of high-level athletes using virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+                <w:t xml:space="preserve">Gilles Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Cartier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ledouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/mc.2023-0112⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Sports and Active Living, 6, pp.1324016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1324016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942697v1</w:t>
+                <w:t xml:space="preserve">hal-04479743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary framework to optimize the anticipation skills of high-level athletes using virtual reality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Pedal Interface During Pedaling With the Upper Versus Lower Limbs: A Pilot Analysis of Torque Performance and Muscle Synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chomienne</w:t>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ledouit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Frontiers in Sports and Active Living, 6, pp.1324016. </w:t>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (3), pp.305-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1324016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/mc.2023-0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479743v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-strides variability affects internal foot tissue loadings during running</w:t>
               </w:r>
@@ -1101,64 +1101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subject specific muscle synergies and mechanical output during cycling with arms or legs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Viehweger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2416,1347 +2416,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaling method to individualise muscle force capacities in musculoskeletal models of the hand and wrist using isometric strength measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FE model and operational modal analysis of lower limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-017-1662-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (8), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app7080853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591921v1</w:t>
+                <w:t xml:space="preserve">hal-01610071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE model and operational modal analysis of lower limbs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Murer</w:t>
+                <w:t xml:space="preserve">A scaling method to individualise muscle force capacities in musculoskeletal models of the hand and wrist using isometric strength measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (8), pp.853. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app7080853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-017-1662-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610071v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+                <w:t xml:space="preserve">Active tuning of stroke-induced vibrations by tennis players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ibáñez-Gijón</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Androuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (16), pp.1643-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1227868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415458v1</w:t>
+                <w:t xml:space="preserve">hal-01440221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Aging on Muscular Dynamics Underlying Movement Patterns Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ibáñez-Gijón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bréjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlijn A. Vernooij</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00309⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442053v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scale-based approach to interdisciplinary research and expertise in sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ibanez-Gijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus J. Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ibanez-Gijon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02640414.2016.1164330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Aging on Muscular Dynamics Underlying Movement Patterns Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlijn A. Vernooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Retornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+              <w:t xml:space="preserve">, 2016, 8, pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482378v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of player grip on the dynamic behaviour of a tennis racket The effects of player grip on the dynamic behaviour of a tennis racket</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+                <w:t xml:space="preserve">The Effect of Aging on Muscular Dynamics Underlying Movement Patterns Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlijn A. Vernooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Retornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1213411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440222v1</w:t>
+                <w:t xml:space="preserve">hal-01482378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional coordination of muscles underlying changes in behavioural dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of player grip on the dynamic behaviour of a tennis racket The effects of player grip on the dynamic behaviour of a tennis racket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlijn A Vernooij</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (12), pp.1155-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1213411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635595v1</w:t>
+                <w:t xml:space="preserve">hal-01440222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary research: a promising approach to investigate elite performance in sports</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
+                <w:t xml:space="preserve">Functional coordination of muscles underlying changes in behavioural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlijn A Vernooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Perdikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00336297.2016.1152982⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27759 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391888v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tuning of stroke-induced vibrations by tennis players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+                <w:t xml:space="preserve">Interdisciplinary research: a promising approach to investigate elite performance in sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus J. Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ibanez-Gijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (16), pp.1643-1651. </w:t>
+              <w:t xml:space="preserve">Quest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1227868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00336297.2016.1152982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440221v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-based subject-specific parameters improve fascicle behaviour estimation in Hill-type muscle model</w:t>
               </w:r>
@@ -4002,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pothrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Viehweger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5347,378 +5347,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EMG-Driven Biomechanical Model That Accounts for the Decrease in Moment Generation Capacity During a Dynamic Fatigued Condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Clinically Applicable Model to Estimate the Opposing Muscle Groups Contributions to Isometric and Dynamic Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas S. Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas S. Buchanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (7), </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (7), pp.2406-2417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4001383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-010-9987-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442063v1</w:t>
+                <w:t xml:space="preserve">hal-01442062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step EMG-and-optimization process to estimate muscle force during dynamic movement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An EMG-Driven Biomechanical Model That Accounts for the Decrease in Moment Generation Capacity During a Dynamic Fatigued Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Berton</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas S. Buchanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (9), pp.1827-1830. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4001383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442061v1</w:t>
+                <w:t xml:space="preserve">hal-01442063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clinically Applicable Model to Estimate the Opposing Muscle Groups Contributions to Isometric and Dynamic Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gerus</w:t>
+                <w:t xml:space="preserve">A two-step EMG-and-optimization process to estimate muscle force during dynamic movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas S. Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38 (7), pp.2406-2417. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (9), pp.1827-1830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-010-9987-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442062v1</w:t>
+                <w:t xml:space="preserve">hal-01442061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of pendulum length as a control mechanism in performing the backward giant circle in gymnastics</w:t>
               </w:r>
@@ -6629,51 +6629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA830A3"/>
+    <w:nsid w:val="E00DBDE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6860,51 +6860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-rao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7751-6959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112585477" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05555521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline van Waerbeke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05484974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Perretant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2025-002872" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fourniol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abautret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Panchairi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2023-0112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479743v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledouit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1324016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03605849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08177-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03644422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flores" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17543371211041220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Hooren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fuller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buckley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme Miller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sewell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01305-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109724" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76498-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Fuller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Buckley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme R Miller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-019-01237-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.12.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2019.1607541" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Guillaume Rao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-4038-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1662-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pionteck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Munera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7080853" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn A. Vernooij" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Retornaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibanez-Gijon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus J. Buekers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1164330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1213411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn A Vernooij" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Perdikis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27759" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2016.1152982" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1227868" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.780047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gu&#233;guen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3072-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.044" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.12.038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2013.837424" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.921330" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440208v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.02.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Ly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.886127" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beyeler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ladepeche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071013.t005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.075.0027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.28.1.57" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044406" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Buchanan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001383" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.02.025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442062v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-010-9987-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.10.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Lake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.12.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lavaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0695" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635484v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0071-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Favier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2005.04.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-rao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7751-6959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112585477" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05555521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline van Waerbeke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05484974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Perretant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2025-002872" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fourniol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abautret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Panchairi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479743v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bossard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledouit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1324016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2023-0112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03605849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08177-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03644422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flores" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17543371211041220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Hooren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fuller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buckley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme Miller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sewell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01305-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109724" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76498-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Fuller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Buckley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme R Miller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-019-01237-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.12.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2019.1607541" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Guillaume Rao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-4038-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pionteck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Munera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7080853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1662-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1227868" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibanez-Gijon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus J. Buekers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1164330" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn A. Vernooij" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Retornaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1213411" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn A Vernooij" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Perdikis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27759" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2016.1152982" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.780047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gu&#233;guen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3072-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.044" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.12.038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2013.837424" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.921330" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440208v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.02.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Ly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.886127" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beyeler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ladepeche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071013.t005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.075.0027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.28.1.57" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044406" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Buchanan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-010-9987-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442063v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001383" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.02.025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.10.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Lake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.12.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lavaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0695" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635484v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0071-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Favier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2005.04.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>