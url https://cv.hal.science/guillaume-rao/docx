--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -740,265 +740,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary framework to optimize the anticipation skills of high-level athletes using virtual reality</w:t>
+                <w:t xml:space="preserve">Influence of Pedal Interface During Pedaling With the Upper Versus Lower Limbs: A Pilot Analysis of Torque Performance and Muscle Synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Montagne</w:t>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mascret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1324016⟩</w:t>
+              <w:t xml:space="preserve">Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (3), pp.305-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/mc.2023-0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479743v2</w:t>
+                <w:t xml:space="preserve">hal-04942697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pedal Interface During Pedaling With the Upper Versus Lower Limbs: A Pilot Analysis of Torque Performance and Muscle Synergies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interdisciplinary framework to optimize the anticipation skills of high-level athletes using virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+                <w:t xml:space="preserve">Loïc Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Cartier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Ledouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (3), pp.305-325. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Sports and Active Living, 6, pp.1324016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/mc.2023-0112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1324016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942697v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-strides variability affects internal foot tissue loadings during running</w:t>
               </w:r>
@@ -1101,64 +1101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subject specific muscle synergies and mechanical output during cycling with arms or legs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Viehweger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2416,1347 +2416,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE model and operational modal analysis of lower limbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scaling method to individualise muscle force capacities in musculoskeletal models of the hand and wrist using isometric strength measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app7080853⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-017-1662-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610071v1</w:t>
+                <w:t xml:space="preserve">hal-01591921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaling method to individualise muscle force capacities in musculoskeletal models of the hand and wrist using isometric strength measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rao</w:t>
+                <w:t xml:space="preserve">FE model and operational modal analysis of lower limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pionteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chiementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Munera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (8), pp.853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11517-017-1662-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app7080853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591921v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tuning of stroke-induced vibrations by tennis players</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rao</w:t>
+                <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Androuet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Ibáñez-Gijón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bréjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1227868⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440221v1</w:t>
+                <w:t xml:space="preserve">hal-01415458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the ‘Trier Social Stress Test’ on Free Throw Performance in Basketball: An Interdisciplinary Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Aging on Muscular Dynamics Underlying Movement Patterns Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Casanova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlijn A. Vernooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Retornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157215⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415458v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scale-based approach to interdisciplinary research and expertise in sports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martinus J. Buekers</w:t>
+                <w:t xml:space="preserve">The effects of player grip on the dynamic behaviour of a tennis racket The effects of player grip on the dynamic behaviour of a tennis racket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, 35 (12), pp.1155-1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1164330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1213411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391889v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Aging on Muscular Dynamics Underlying Movement Patterns Changes</w:t>
+                <w:t xml:space="preserve">A scale-based approach to interdisciplinary research and expertise in sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlijn A. Vernooij</w:t>
+                <w:t xml:space="preserve">Jorge Ibanez-Gijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus J. Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.309. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1164330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442053v1</w:t>
+                <w:t xml:space="preserve">hal-01391889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Aging on Muscular Dynamics Underlying Movement Patterns Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlijn A. Vernooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Retornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+              <w:t xml:space="preserve">, 2016, 8, pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482378v1</w:t>
+                <w:t xml:space="preserve">hal-01442053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of player grip on the dynamic behaviour of a tennis racket The effects of player grip on the dynamic behaviour of a tennis racket</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
+                <w:t xml:space="preserve">Functional coordination of muscles underlying changes in behavioural dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlijn A Vernooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Perdikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1213411⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27759 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440222v1</w:t>
+                <w:t xml:space="preserve">hal-01635595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional coordination of muscles underlying changes in behavioural dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlijn A Vernooij</w:t>
+                <w:t xml:space="preserve">Interdisciplinary research: a promising approach to investigate elite performance in sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus J. Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ibanez-Gijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27759⟩</w:t>
+              <w:t xml:space="preserve">Quest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00336297.2016.1152982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635595v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary research: a promising approach to investigate elite performance in sports</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
+                <w:t xml:space="preserve">Active tuning of stroke-induced vibrations by tennis players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Androuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (16), pp.1643-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00336297.2016.1152982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1227868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391888v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-based subject-specific parameters improve fascicle behaviour estimation in Hill-type muscle model</w:t>
               </w:r>
@@ -4002,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pothrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Goislard de Monsabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Viehweger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,291 +4494,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is midsole thickness a key parameter for the running pattern?</w:t>
+                <w:t xml:space="preserve">Aging of running shoes and its effect on mechanical and biomechanical variables: implications for runners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delattre</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sevrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Hung Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (11), pp.1013-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2014.886127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440208v1</w:t>
+                <w:t xml:space="preserve">hal-01440202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of running shoes and its effect on mechanical and biomechanical variables: implications for runners</w:t>
+                <w:t xml:space="preserve">Is midsole thickness a key parameter for the running pattern?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quoc Hung Ly</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (11), pp.1013-1022. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1), pp.58-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2014.886127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440202v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular Lesion-Induced Developmental Plasticity in Spinal Locomotor Networks during Xenopus laevis Metamorphosis</w:t>
               </w:r>
@@ -4892,378 +4892,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG-based estimation of muscular efforts exerted during human movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Organizing Role of Nonmuscular Forces during Performance of a Giant Circle in Gymnastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sevrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amarantini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Berton</w:t>
+                <w:t xml:space="preserve">Reinoud J. Bootsma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sm.075.0027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.28.1.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829498v1</w:t>
+                <w:t xml:space="preserve">hal-01442060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Organizing Role of Nonmuscular Forces during Performance of a Giant Circle in Gymnastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Sevrez</w:t>
+                <w:t xml:space="preserve">Subject-Specific Tendon-Aponeurosis Definition in Hill-Type Model Predicts Higher Muscle Forces in Dynamic Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reinoud J. Bootsma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.28.1.57⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442060v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject-Specific Tendon-Aponeurosis Definition in Hill-Type Model Predicts Higher Muscle Forces in Dynamic Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gerus</w:t>
+                <w:t xml:space="preserve">EMG-based estimation of muscular efforts exerted during human movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (75), pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sm.075.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442059v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to characterize in vivo tendon force-strain relationship by combining ultrasonography, motion capture and loading rates</w:t>
               </w:r>
@@ -5347,447 +5347,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clinically Applicable Model to Estimate the Opposing Muscle Groups Contributions to Isometric and Dynamic Tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An EMG-Driven Biomechanical Model That Accounts for the Decrease in Moment Generation Capacity During a Dynamic Fatigued Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas S. Buchanan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38 (7), pp.2406-2417. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-010-9987-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4001383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442062v1</w:t>
+                <w:t xml:space="preserve">hal-01442063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EMG-Driven Biomechanical Model That Accounts for the Decrease in Moment Generation Capacity During a Dynamic Fatigued Condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-step EMG-and-optimization process to estimate muscle force during dynamic movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas S. Buchanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (9), pp.1827-1830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4001383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442063v1</w:t>
+                <w:t xml:space="preserve">hal-01442061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step EMG-and-optimization process to estimate muscle force during dynamic movement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Amarantini</w:t>
+                <w:t xml:space="preserve">A Clinically Applicable Model to Estimate the Opposing Muscle Groups Contributions to Isometric and Dynamic Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas S. Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (9), pp.1827-1830. </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (7), pp.2406-2417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-010-9987-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442061v1</w:t>
+                <w:t xml:space="preserve">hal-01442062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of pendulum length as a control mechanism in performing the backward giant circle in gymnastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sevrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinoud J. Bootsma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (2), pp.250-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5964,51 +5964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of additional load on the moments of the agonist and antagonist muscle groups at the knee joint during closed chain exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6241,51 +6241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinoud J. Bootsma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 93 (2), pp.97-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6332,51 +6332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of body segments' parameters estimation models on inverse dynamics solutions during gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,51 +6629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E00DBDE1"/>
+    <w:nsid w:val="D544B3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6860,51 +6860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-rao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7751-6959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112585477" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05555521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline van Waerbeke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05484974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Perretant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2025-002872" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fourniol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abautret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Panchairi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479743v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bossard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledouit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1324016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2023-0112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03605849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08177-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03644422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flores" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17543371211041220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Hooren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fuller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buckley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme Miller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sewell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01305-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109724" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76498-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Fuller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Buckley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme R Miller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-019-01237-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.12.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2019.1607541" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Guillaume Rao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-4038-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pionteck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Munera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7080853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1662-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1227868" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391889v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibanez-Gijon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus J. Buekers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1164330" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn A. Vernooij" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Retornaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1213411" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn A Vernooij" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Perdikis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27759" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2016.1152982" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.780047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gu&#233;guen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3072-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.044" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.12.038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2013.837424" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.921330" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440208v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.02.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Ly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.886127" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beyeler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ladepeche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071013.t005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829498v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.075.0027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.28.1.57" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044406" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Buchanan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-010-9987-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442063v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001383" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.02.025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.10.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Lake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.12.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lavaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0695" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635484v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0071-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Favier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2005.04.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-rao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7751-6959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112585477" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05555521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline van Waerbeke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jacques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05484974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Perretant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Hollander" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2025-002872" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fourniol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abautret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goislard de Monsabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Panchairi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cartier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mc.2023-0112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479743v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bossard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ledouit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1324016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03605849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08177-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03644422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Viehweger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delattre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03329122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flores" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17543371211041220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Hooren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fuller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buckley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme Miller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sewell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-020-01305-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109724" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76498-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02394923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel T Fuller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Buckley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayme R Miller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-019-01237-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02462173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.12.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2019.1607541" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Guillaume Rao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-4038-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1662-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610071v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pionteck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Munera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7080853" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ib&#225;&#241;ez-Gij&#243;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus Buekers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Casanova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157215" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn A. Vernooij" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Retornaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1213411" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibanez-Gijon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus J. Buekers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1164330" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlijn A Vernooij" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Perdikis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27759" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01391888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2016.1152982" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Androuet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1227868" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.780047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gu&#233;guen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3072-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pothrat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.044" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.12.038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Loeches de La Fuente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2013.837424" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.921330" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Ly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.886127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.02.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beyeler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ladepeche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071013.t005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.28.1.57" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044406" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.075.0027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Buchanan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001383" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.02.025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442062v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-010-9987-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.10.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Lake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.12.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lavaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0695" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635484v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0071-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Favier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2005.04.014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>