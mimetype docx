--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -831,226 +831,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'histoire des techniques et de l'armement: essais de restitution du forgeage de pointes de flèche à partir de barres de fer d'époque antique</w:t>
+                <w:t xml:space="preserve">CONTRIBUTION A L'HISTOIRE DES TECHNIQUES ET DE L'ARMEMENT : ESSAIS DE RESTITUTION DU FORGEAGE DE POINTES DE FLECHE A PARTIR DE BARRES DE FER D'EPOQUE ANTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dabosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lavaud</w:t>
+                <w:t xml:space="preserve">P. Lavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, vol. 24, pp. 39-70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, XXIX, pp.39-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861368v1</w:t>
+                <w:t xml:space="preserve">hal-00565459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION A L'HISTOIRE DES TECHNIQUES ET DE L'ARMEMENT : ESSAIS DE RESTITUTION DU FORGEAGE DE POINTES DE FLECHE A PARTIR DE BARRES DE FER D'EPOQUE ANTIQUE</w:t>
+                <w:t xml:space="preserve">Contribution à l'histoire des techniques et de l'armement: essais de restitution du forgeage de pointes de flèche à partir de barres de fer d'époque antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dabosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lavaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XXIX, pp.39-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, vol. 24, pp. 39-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/gladius.2009.215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565459v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la bicyclette à l'archéologie ! À propos du Groupe d'Archéologie Antique du Touring Club de France</w:t>
               </w:r>
@@ -2536,51 +2536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922301v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Verlaque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-024-00501-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.451.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861368v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dabosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gladius.2009.215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-43.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952434v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Consales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922301v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Verlaque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-024-00501-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.451.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dabosi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lavaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gladius.2009.215" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952322v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/supplement-revue-archeologique-de-narbonnaise-n-43.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952434v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scaon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Consales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>