--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -3476,76 +3476,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to square floats accurately and efficiently on the ST231 integer processor</w:t>
+                <w:t xml:space="preserve">Computing floating-point square roots via bivariate polynomial evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jingyan Jourdan-Lu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Knochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3553,100 +3553,100 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00532829v1</w:t>
+                <w:t xml:space="preserve">ensl-00335792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing floating-point square roots via bivariate polynomial evaluation</w:t>
+                <w:t xml:space="preserve">How to square floats accurately and efficiently on the ST231 integer processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Knochel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyan Jourdan-Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3654,51 +3654,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00335792v2</w:t>
+                <w:t xml:space="preserve">ensl-00532829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racines carrées multiplicatives sur FPGA</w:t>
               </w:r>
@@ -4248,51 +4248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F6E3BFD"/>
+    <w:nsid w:val="37147BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4479,51 +4479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-revy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14704040X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-perp.fr/guillaume.revy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01844332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lassus Saint-Geni&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2703870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01279628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Najahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.11.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00559236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Knochel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fakhreddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC64144.2024.00096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH58626.2023.00031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Ludwig Boudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2019.00-32" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01840853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2018.8445102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01324740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01136772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134232v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814338v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01212806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2014.7115609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00860383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004884802040214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00813055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Jourdan-Lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00531721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.39" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475779v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00391185v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2007.4297353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01333809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00532829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00335792v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00388064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00335892v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00119498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-revy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14704040X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-perp.fr/guillaume.revy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01844332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lassus Saint-Geni&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2703870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01279628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Najahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.11.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00559236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Knochel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fakhreddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC64144.2024.00096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH58626.2023.00031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Ludwig Boudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2019.00-32" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01840853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2018.8445102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01324740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01136772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134232v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814338v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01212806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2014.7115609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00860383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004884802040214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00813055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Jourdan-Lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00531721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.39" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475779v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00391185v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2007.4297353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01333809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00335792v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00532829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00388064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00335892v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00119498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>