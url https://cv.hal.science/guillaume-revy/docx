--- v1 (2026-04-12)
+++ v2 (2026-05-23)
@@ -324,235 +324,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02884139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Lookup Tables for the Evaluation of Trigonometric and Hyperbolic Functions</w:t>
+                <w:t xml:space="preserve">Trade-offs of certified fixed-point code synthesis for linear algebra basic blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
+                <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (12), pp.2058-2071. </w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.133-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2017.2703870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01844332v1</w:t>
+                <w:t xml:space="preserve">lirmm-01279628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs of certified fixed-point code synthesis for linear algebra basic blocks</w:t>
+                <w:t xml:space="preserve">Exact Lookup Tables for the Evaluation of Trigonometric and Hyperbolic Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Martel</w:t>
+                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Najahi</w:t>
+                <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.133-148. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.2058-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2016.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2017.2703870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01279628v1</w:t>
+                <w:t xml:space="preserve">lirmm-01844332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing floating-point square roots via bivariate polynomial evaluation</w:t>
               </w:r>
@@ -1280,51 +1280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-implementation of vectorized logarithm function in binary floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,51 +1462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de schémas d'évaluation polynomiale sur architectures vectorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1538,269 +1538,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01324740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction d'argument basée sur les triplets pythagoriciens pour l'évaluation de fonctions trigonométriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Range Reduction Based on Pythagorean Triples for Trigonometric Function Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2015 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAP 2015 - 26th IEEE International Conference Application-specific Systems, Architectures and Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toronto, Canada. pp.74-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2015.7245712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01136772v1</w:t>
+                <w:t xml:space="preserve">hal-01134232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range Reduction Based on Pythagorean Triples for Trigonometric Function Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Réduction d'argument basée sur les triplets pythagoriciens pour l'évaluation de fonctions trigonométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAP 2015 - 26th IEEE International Conference Application-specific Systems, Architectures and Processors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComPAS 2015 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASAP.2015.7245712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134232v2</w:t>
+                <w:t xml:space="preserve">lirmm-01136772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Synthesis of Target-Dependent Programs for Polynomial Evaluation in Fixed-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1847,64 +1847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the synthesis of fixed-point code for matrix inversion based on Cholesky decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1951,64 +1951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code Size and Accuracy-Aware Synthesis of Fixed-Point Programs for Matrix Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2068,51 +2068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach based on instruction selection for fast and certified code generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2970,64 +2970,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error-free Tables for Trigonometric Function Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3375,51 +3375,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nombres réels sur un processeur entier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4248,51 +4248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37147BA2"/>
+    <w:nsid w:val="BDBC773A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4479,51 +4479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-revy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14704040X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-perp.fr/guillaume.revy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01844332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lassus Saint-Geni&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2703870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01279628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Najahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.11.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00559236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Knochel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fakhreddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC64144.2024.00096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH58626.2023.00031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Ludwig Boudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2019.00-32" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01840853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2018.8445102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01324740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01136772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134232v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245712" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814338v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01212806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2014.7115609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00860383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004884802040214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00813055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Jourdan-Lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00531721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.39" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475779v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00391185v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2007.4297353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01333809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00335792v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00532829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00388064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00335892v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00119498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-revy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14704040X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.univ-perp.fr/guillaume.revy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01279628v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Najahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.11.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01844332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lassus Saint-Geni&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2703870" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00559236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Knochel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fakhreddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC64144.2024.00096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH58626.2023.00031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Ludwig Boudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04939375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2019.00-32" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01840853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2018.8445102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01324740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134232v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245712" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01136772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814338v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.27" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01212806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2014.7115609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00860383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004884802040214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00813055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Jourdan-Lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00531721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.39" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475779v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00391185v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2007.4297353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01333809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00335792v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00532829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00388064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00335892v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00119498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994433v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>