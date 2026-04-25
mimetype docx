--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -499,269 +499,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02888553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le quotidien et le droit : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Guerlain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cjm.778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’échec du projet Bufnoir de regroupement des sciences d’État. Un révélateur de la forme disciplinaire des programmes d’enseignement supérieur en France (fin du XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03777399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quotidien et le droit : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121499v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03629419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Whitman : La traduction est au cœur de mon travail de comparatiste</w:t>
               </w:r>
@@ -1644,165 +1644,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un grand auteur en droit administratif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les racines littéraires du droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03777316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actualisation des ouvrages juridiques et conception dynamique du droit au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Histoire de l’édition juridique (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03777293v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03777316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre encyclopédie et philosophie du droit : introduire au droit au XIXe siècle</w:t>
               </w:r>
@@ -2213,303 +2213,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03777356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les “Guides du sinistré” (1915-années 1920) : le sinistré, entre sujet de l’administration et stratège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures populaires du droit. Le droit à la portée de tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03777368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit social contre la propriété ? (Début du XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée politique et propriété: Actes du colloque international de l'AFHIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PU Aix-Marseille, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les “Guides du sinistré” (1915-années 1920) : le sinistré, entre sujet de l’administration et stratège</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordre public économique, généalogie d’une notion paradoxale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures populaires du droit. Le droit à la portée de tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L’Ordre public économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03777369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effacer la guerre ? Une comparaison entre la France, la Belgique et l’Italie à propos de l’indemnisation des dommages de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande Guerre et son droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03777375v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03777369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disciplinariser le droit public</w:t>
               </w:r>
@@ -3728,51 +3728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B975FDBD"/>
+    <w:nsid w:val="55B4EFAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +3959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-richard-84" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3165-988X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176033114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.778" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02124885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.giuffre.it/024208942-cittadinanza-e-nazione-nella-storia-europea-citoyennete-et-nation-dans-l-histoire-europeenne.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03530197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03777425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-richard-84" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3165-988X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176033114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02124885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.giuffre.it/024208942-cittadinanza-e-nazione-nella-storia-europea-citoyennete-et-nation-dans-l-histoire-europeenne.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03530197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03777425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>