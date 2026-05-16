--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1120,234 +1120,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la prudence à la critique : quelques avatars du modèle dans la comparaison des droits publics (fin du XIXe-début du XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Répertoires et dictionnaires administratifs au XIXe siècle : entre rationalisation et réalités pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03777401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professeurs de droit parisiens et l’édition juridique sous la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03777402v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04631540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal, Éric Germain et François Lormant (dir.), L'Université à Nancy et en Lorraine : histoire, mémoire et perspectives / Pierre Bodineau (dir.), Les Professeurs de droit dans la France moderne et contemporaine. Enseignements, recherches, engagements,</w:t>
               </w:r>
@@ -3728,51 +3728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55B4EFAC"/>
+    <w:nsid w:val="6F1222D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +3959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-richard-84" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3165-988X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176033114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02124885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.giuffre.it/024208942-cittadinanza-e-nazione-nella-storia-europea-citoyennete-et-nation-dans-l-histoire-europeenne.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03530197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03777425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-richard-84" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3165-988X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176033114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerlain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjm.778" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02124885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zevounou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.101.0101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6058" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631562v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.giuffre.it/024208942-cittadinanza-e-nazione-nella-storia-europea-citoyennete-et-nation-dans-l-histoire-europeenne.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03530197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Altwegg-Boussac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lochak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03777425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>