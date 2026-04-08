--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -824,261 +824,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ArcheoTUI - Driving virtual reassemblies with tangible 3D interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reuter</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12193-010-0038-0⟩</w:t>
+              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1841317.1841319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465155v2</w:t>
+                <w:t xml:space="preserve">hal-00523688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArcheoTUI - Driving virtual reassemblies with tangible 3D interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.189-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1841317.1841319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12193-010-0038-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523688v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangible User Interfaces for geosciences</w:t>
               </w:r>
@@ -1467,191 +1467,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation des choix de conception pour un histogramme bio-inspiré destiné à accompagner une pratique partagée de propreté énergétique sur le lieu de travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bouzekri</w:t>
+                <w:t xml:space="preserve">Green Software and Human Actors: design, code, and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">Workshops of the Ninth International Conference on Information and Communications Technology for Sustainability (ICT4S 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007338v1</w:t>
+                <w:t xml:space="preserve">hal-04626752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Software and Human Actors: design, code, and behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Noureddine</w:t>
+                <w:t xml:space="preserve">Validation des choix de conception pour un histogramme bio-inspiré destiné à accompagner une pratique partagée de propreté énergétique sur le lieu de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bouzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops of the Ninth International Conference on Information and Communications Technology for Sustainability (ICT4S 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">34e Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626752v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing a Questionnaire Measuring Connectedness to Nature for Human-Computer Interaction User Studies</w:t>
               </w:r>
@@ -2008,412 +2008,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Couture</w:t>
+                <w:t xml:space="preserve">L'Interaction Homme-Machine contre le changement climatique : retour sur une controverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2018 Work in Progress, 12th International Conference on Tangible, Embedded and Embodied Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM 2018 JIPS, 30e conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668076v1</w:t>
+                <w:t xml:space="preserve">hal-01973259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CairnFORM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Riviere</w:t>
+                <w:t xml:space="preserve">Classifier les interfaces tangibles par la cladistique : critères et fiches pour un inventaire collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Ticona-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2018 Démonstrations, 30e conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2018 Travaux en cours, 30e conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3286689.3286705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900064v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Interaction Homme-Machine contre le changement climatique : retour sur une controverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CairnFORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2018 JIPS, 30e conférence francophone sur l'interaction homme-machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">IHM 2018 Démonstrations, 30e conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973259v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier les interfaces tangibles par la cladistique : critères et fiches pour un inventaire collaboratif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+                <w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regina Ticona-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2018 Travaux en cours, 30e conférence francophone sur l'interaction homme-machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France. </w:t>
+              <w:t xml:space="preserve">TEI 2018 Work in Progress, 12th International Conference on Tangible, Embedded and Embodied Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.140-147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3286689.3286705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3173225.3173294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899207v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études préliminaires à la conception de CAIRNS : une Interface Tangible Ambiante pour Décaler la Demande en Énergie au Travail</w:t>
               </w:r>
@@ -3534,546 +3534,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration : ArcheoTUI</w:t>
+                <w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'08 Démonstrations, 20ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interdisciplinary Workshop on 3D Paleo-Anthropology, Anatomy, Computer Science &amp; Engineering (ODENT MEETING'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341762v1</w:t>
+                <w:t xml:space="preserve">hal-00341763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArcheoTUI - Tangible interaction with foot pedal declutching for the virtual reassembly of fractured archeological objects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Design of a Tribal Tabletop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST'08 Demonstrations, 15th ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TABLETOP 2008 Posters, 3rd IEEE International Workshop on Horizontal Interactive Human-Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.29-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341759v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoTUI: A Tangible User Interface for Geoscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Workshop on 3D Paleo-Anthropology, Anatomy, Computer Science &amp; Engineering (ODENT MEETING'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TEI'08, 2nd International Conference on Tangible and Embedded Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bonn, Germany. pp.89-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1347390.1347411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341763v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design of a Tribal Tabletop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démonstration : ArcheoTUI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TABLETOP 2008 Posters, 3rd IEEE International Workshop on Horizontal Interactive Human-Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'08 Démonstrations, 20ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.221-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1512714.1512761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341760v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoTUI: A Tangible User Interface for Geoscience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ArcheoTUI - Tangible interaction with foot pedal declutching for the virtual reassembly of fractured archeological objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorraing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI'08, 2nd International Conference on Tangible and Embedded Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bonn, Germany. pp.89-96, </w:t>
+              <w:t xml:space="preserve">VRST'08 Demonstrations, 15th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.307-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1347390.1347411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1450579.1450666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203047v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table interactive et interface tangible pour les géosciences : retour d'expérience</w:t>
               </w:r>
@@ -4180,64 +4180,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorraing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VAST'07, 8th International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Brighton, United Kingdom. pp.15-22, </w:t>
@@ -4594,51 +4594,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 32e conférence internationale francophone sur l'Interaction Homme-Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5653,51 +5653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorraing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11F8C11E"/>
+    <w:nsid w:val="6BD66B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6053,51 +6053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-riviere-ihm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8390-9751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139092250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884382v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851838v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0695-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGT9Q3P1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465155v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0038-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1841317.1841319" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3255053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0046-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.06156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzekri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61688-4_36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007338v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3442452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3295634" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173294" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona-Herrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286705" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132152" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kreckelbergh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Toole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Wiley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1935701.1935746" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512761" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450666" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1347390.1347411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST07/015-022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541498" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01949833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01691514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01359749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-riviere-ihm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8390-9751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139092250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884382v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851838v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0695-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGT9Q3P1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1841317.1841319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465155v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0038-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3255053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0046-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.06156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzekri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61688-4_36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3442452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3295634" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona-Herrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173294" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132152" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kreckelbergh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Toole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Wiley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1935701.1935746" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1347390.1347411" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST07/015-022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541498" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01949833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01691514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01359749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>