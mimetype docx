--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1264,51 +1264,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2008,1553 +2008,1566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Interaction Homme-Machine contre le changement climatique : retour sur une controverse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Riviere</w:t>
+                <w:t xml:space="preserve">Classifier les interfaces tangibles par la cladistique : critères et fiches pour un inventaire collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Ticona-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2018 JIPS, 30e conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2018 Travaux en cours, 30e conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3286689.3286705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973259v1</w:t>
+                <w:t xml:space="preserve">hal-01899207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier les interfaces tangibles par la cladistique : critères et fiches pour un inventaire collaboratif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regina Ticona-Herrera</w:t>
+                <w:t xml:space="preserve">CairnFORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2018 Travaux en cours, 30e conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2018 Démonstrations, 30e conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3286689.3286705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899207v1</w:t>
+                <w:t xml:space="preserve">hal-01900064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CairnFORM</w:t>
+                <w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Riviere</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2018 Démonstrations, 30e conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TEI 2018 Work in Progress, 12th International Conference on Tangible, Embedded and Embodied Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Stockholm, Sweden. pp.140-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173225.3173294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900064v1</w:t>
+                <w:t xml:space="preserve">hal-01668076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an Expandable Illuminated Ring to Build an Actuated Ring Chart</w:t>
+                <w:t xml:space="preserve">Études préliminaires à la conception de CAIRNS : une Interface Tangible Ambiante pour Décaler la Demande en Énergie au Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2018 Work in Progress, 12th International Conference on Tangible, Embedded and Embodied Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 12 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3173225.3173294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01668076v1</w:t>
+                <w:t xml:space="preserve">hal-01578006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études préliminaires à la conception de CAIRNS : une Interface Tangible Ambiante pour Décaler la Demande en Énergie au Travail</w:t>
+                <w:t xml:space="preserve">Systèmes Interactifs Persuasifs sur les Espaces Publics et Collectifs : quel rôle pour les Interfaces Tangibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.221-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578006v1</w:t>
+                <w:t xml:space="preserve">hal-01384241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes Interactifs Persuasifs sur les Espaces Publics et Collectifs : quel rôle pour les Interfaces Tangibles ?</w:t>
+                <w:t xml:space="preserve">Une Analyse des Systèmes Interactifs et Persuasifs pour la Maîtrise de l’Énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Riviere</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.221-229, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.197-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384241v1</w:t>
+                <w:t xml:space="preserve">hal-01384149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Analyse des Systèmes Interactifs et Persuasifs pour la Maîtrise de l’Énergie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cinquième Atelier du GT Interaction Tangible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Kreckelbergh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384149v1</w:t>
+                <w:t xml:space="preserve">hal-01064870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinquième Atelier du GT Interaction Tangible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coutrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064870v1</w:t>
+                <w:t xml:space="preserve">hal-00772570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La StationENR pour sensibiliser aux énergies renouvelables par la modélisation de micro-réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Ergo'IHM 2012 Démonstrations, Conférence sur l'Ergonomie et Interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772570v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La StationENR pour sensibiliser aux énergies renouvelables par la modélisation de micro-réseaux</w:t>
+                <w:t xml:space="preserve">Les Cartouches, un concept d'interfaces tangibles, appliquées à l'apprentissage des jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Kreckelbergh</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IHM 2012 Démonstrations, Conférence sur l'Ergonomie et Interaction homme-machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">EIAH 2011, 5e édition de la conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739067v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-handed Tangible Interaction for Physically-based 3D Deformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Casier: Structures for Composing Tangibles and Complementary Interactors for Use Across Diverse Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verdon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reuter</w:t>
+                <w:t xml:space="preserve">Brygg Ullmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Toole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cole Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D (AFRV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TEI 2011, 5th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Funchal, Portugal. pp.229-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1935701.1935746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647221v1</w:t>
+                <w:t xml:space="preserve">hal-00648356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Cartouches, un concept d'interfaces tangibles, appliquées à l'apprentissage des jeunes enfants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+                <w:t xml:space="preserve">Two-handed Tangible Interaction for Physically-based 3D Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Takouachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2011, 5e édition de la conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Journées de l'Association française de Réalité Virtuelle, Augmentée, Mixte et d'Interaction 3D (AFRV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bidart, France. pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648375v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casier: Structures for Composing Tangibles and Complementary Interactors for Use Across Diverse Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pointage bi-manuel avec le CubTile dans un espace 2D de type Focus+Contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2011, 5th International Conference on Tangible, Embedded and Embodied Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2010, 22ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.73-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1941007.1941018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1935701.1935746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00648356v1</w:t>
+                <w:t xml:space="preserve">hal-00523506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointage bi-manuel avec le CubTile dans un espace 2D de type Focus+Contexte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Nigay</w:t>
+                <w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2010, 22ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on the Challenges of Engineering Multimodal Interaction: Methods, Tools, Evaluation (OI'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sankt Augustin, Germany. pp.52-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1941007.1941018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00523506v1</w:t>
+                <w:t xml:space="preserve">hal-00408173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The activation of modality in virtual objects assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Design of a Tribal Tabletop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Challenges of Engineering Multimodal Interaction: Methods, Tools, Evaluation (OI'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sankt Augustin, Germany. pp.52-54</w:t>
+              <w:t xml:space="preserve">TABLETOP 2008 Posters, 3rd IEEE International Workshop on Horizontal Interactive Human-Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.29-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408173v1</w:t>
+                <w:t xml:space="preserve">hal-00341760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t>
               </w:r>
@@ -3629,467 +3642,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design of a Tribal Tabletop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoTUI: A Tangible User Interface for Geoscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Couture</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TABLETOP 2008 Posters, 3rd IEEE International Workshop on Horizontal Interactive Human-Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TEI'08, 2nd International Conference on Tangible and Embedded Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bonn, Germany. pp.89-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1347390.1347411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341760v1</w:t>
+                <w:t xml:space="preserve">hal-00203047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoTUI: A Tangible User Interface for Geoscience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démonstration : ArcheoTUI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI'08, 2nd International Conference on Tangible and Embedded Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'08 Démonstrations, 20ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.221-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1512714.1512761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1347390.1347411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00203047v1</w:t>
+                <w:t xml:space="preserve">hal-00341762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration : ArcheoTUI</w:t>
+                <w:t xml:space="preserve">ArcheoTUI - Tangible interaction with foot pedal declutching for the virtual reassembly of fractured archeological objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sorraing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'08 Démonstrations, 20ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VRST'08 Demonstrations, 15th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.307-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1450579.1450666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1512714.1512761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341762v1</w:t>
+                <w:t xml:space="preserve">hal-00341759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArcheoTUI - Tangible interaction with foot pedal declutching for the virtual reassembly of fractured archeological objects</w:t>
+                <w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorraing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST'08 Demonstrations, 15th ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VAST'07, 8th International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Brighton, United Kingdom. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/VAST/VAST07/015-022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1450579.1450666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341759v1</w:t>
+                <w:t xml:space="preserve">hal-00176604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table interactive et interface tangible pour les géosciences : retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4105,298 +4170,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'07 Ateliers, 19ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArcheoTUI - A Tangible User Interface for the Virtual Reassembly of Fractured Archeological Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reuter</w:t>
+                <w:t xml:space="preserve">Etude d'interacteurs pour la sélection d'une ligne de coupe depuis une carte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAST'07, 8th International Symposium on Virtual Reality, Archaeology and Cultural Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'07 Démonstrations, 19ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.299-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/VAST/VAST07/015-022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00176604v1</w:t>
+                <w:t xml:space="preserve">hal-00176601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...48 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité d'une Interface Tangible pour la Validation d'Hypothèses en Géosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4412,51 +4343,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubimob'06 Démonstrations, 3e Journées Francophones Mobilité et Ubiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France. pp.163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4466,51 +4397,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Axisymmetric Shape-Change’s Purposes and Allure for Ambient Display: 16 Potential Use Cases and a Two-Month Preliminary Study on Daily Notifications (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4526,51 +4457,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ACM International Conference on Tangible, Embedded and Embodied Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Salzburg, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4580,231 +4511,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 32e conférence internationale francophone sur l'Interaction Homme-Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+                <w:t xml:space="preserve">J. M. Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Christian Bastien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Bertolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Association for Computing Machinery, 2021, 978-1-4503-8362-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexes des actes de la 31e conférence francophone sur l'Interaction Homme-Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Blanch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4814,51 +4745,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangible Interaction in Mixed Reality Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4881,76 +4812,177 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois E., Gray P. and Nigay L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Engineering of Mixed Reality Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.101-120, 2010, Human-Computer Interaction Series, 978-1-84882-732-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84882-733-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00408042v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Interaction Homme-Machine contre le changement climatique : retour sur une controverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articles de revue invités à IHM 2018 (JIPS), 30e conférence francophone sur l'Interaction Homme-Machine (Brest, France, October 23-26, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5653,51 +5685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sorraing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5822,51 +5854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BD66B4D"/>
+    <w:nsid w:val="4A9241F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6053,51 +6085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-riviere-ihm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8390-9751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139092250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884382v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851838v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0695-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGT9Q3P1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1841317.1841319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465155v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0038-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3255053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0046-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.06156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzekri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61688-4_36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3442452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3295634" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona-Herrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173294" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132152" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kreckelbergh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004111" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Toole" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Wiley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1935701.1935746" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1347390.1347411" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450666" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST07/015-022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541498" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01949833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01691514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01359749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-riviere-ihm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8390-9751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139092250" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884382v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851838v5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.7101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.3902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-012-0695-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RGT9Q3P1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1841317.1841319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465155v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0038-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jurado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3255053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0046-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.06156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouzekri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61688-4_36" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Noureddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502178.3529110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3442452" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294109.3295634" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ticona-Herrera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286705" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173225.3173294" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kreckelbergh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kreckelbergh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygg Ullmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Toole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Wiley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1935701.1935746" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523506v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1347390.1347411" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341762v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512761" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450666" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST07/015-022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541498" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-733-2_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01359747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01949833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01691514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01359749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>