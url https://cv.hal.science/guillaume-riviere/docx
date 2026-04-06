--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -589,51 +589,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -820,98 +820,223 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSIOMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nelson, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">m&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;A-RNA epitranscriptomes regulate splicing and neuronal development in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -933,4220 +1058,4220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto-Carlos Arredondo-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 117 (6), pp.111142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pacific oyster reproduction is affected by early-life exposure to environmental pesticide mixture: A multigenerational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 937, 173569 (10p.). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestors’ Gift: Parental Early Exposure to the Environmentally Realistic Pesticide Mixture Drives Offspring Phenotype in a Larger Extent Than Direct Exposure in the Pacific Oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Houssais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (4), pp.1865-1876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.3c08201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of N6-methyladenosine dynamics indicates regulation of oyster development by m6A-RNA epitranscriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.742-755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2021.08.30.458180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of an egg-laying hormone signaling system in a lophotrochozoan – The pacific oyster (Crassostrea gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 346, pp.114417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2023.114417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and phenotypic effects of early exposure to an environmentally relevant pesticide mixture in the Pacific oyster, Crassostrea gigas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 326, pp.121472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N6-Methyladenosine Profile Dynamics Indicates Regulation of Oyster Development by m6A-RNA Epitranscriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gpb.2022.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional m 6 A‐RNA methylation pathway in the oyster Crassostrea gigas assumes epitranscriptomic regulation of lophotrochozoan development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 288 (5), pp.1696-1711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.15500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome Profiling of the Pacific Oyster Crassostrea gigas Visceral Ganglia over a Reproduction Cycle Identifies Novel Regulatory Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (8), pp.452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md19080452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data for evolutive analysis of insulin related peptides in bilaterian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.546-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone Methylation Participates in Gene Expression Control during the Early Development of the Pacific Oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (9), pp.695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes10090695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution and functional characterisation of insulin related peptides in molluscs: Contributions of Crassostrea gigas genomic and transcriptomic-wide screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 271, pp.15-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper induces expression and methylation changes of early development genes in Crassostrea gigas embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Akcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 196, pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of DNA methylomes underlie oyster development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GigaTON: an extensive publicly searchable database providing a new reference transcriptome in the pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabihoudine Ibouniyamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-015-0833-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature influences histone methylation and mRNA expression of the Jmj-C histone-demethylase orthologues during the early development of the oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19, pp.23-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margen.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Hox orthologues in the oyster Crassostrea gigas evidences a functional role for promoter DNA methylation in an invertebrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 589 (13), pp.1459-1466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2015.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic regulation of somatic angiotensin-converting enzyme by DNA methylation and histone acetylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (4), pp.478-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/epi.6.4.14961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic features in the oyster Crassostrea gigas suggestive of functionally relevant promoter DNA methylation in invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2014.00129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Methylation Is Crucial for the Early Development in the Oyster C. gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guan-Chung Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (6), pp.739-753. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-013-9523-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gametogenesis in the Pacific oyster Crassostrea gigas: a microarrays-based analysis identifies sex and stage specific genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e36353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0036353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo RNA Interference of a Gonad-Specific Transforming Growth Factor-beta in the Pacific Oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Corporeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (4), pp.402-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10126-011-9421-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crucial Role in Fertility for the Oyster Angiotensin-Converting Enzyme Orthologue CgACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.e27833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0027833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enzyme de conversion de l'angiotensine : une protéase conservée au cours de l'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 203 (4), pp.281-293. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2009032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Risold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-E472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the first angiotensin-converting like enzyme in bacteria: Ancestor ACE is already active.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel R Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward D Sturrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ravi Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 399 (1), pp.81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2007.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production, in continuous enzymatic membrane reactor, of an anti-hypertensive hydrolysate from an industrial alfalfa white protein concentrate exhibiting ACE inhibitory and opioid activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ravallecple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 98 (1), pp.120-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 184, pp.277-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Levoye</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Mouillac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+                <w:t xml:space="preserve">B. Mouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Salzet</w:t>
+                <w:t xml:space="preserve">G. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 184 (1), pp.277-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570965v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiotensin-Converting Enzyme 2 (ACE2) and ACE Activities Display Tissue-Specific Sensitivity to Undernutrition-Programmed Hypertension in the Adult Rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Levoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laborie</w:t>
+                <w:t xml:space="preserve">D Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000185148.27901.fe⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 184 (1), pp.277-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570919v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Levoye</w:t>
+                <w:t xml:space="preserve">Angiotensin-Converting Enzyme 2 (ACE2) and ACE Activities Display Tissue-Specific Sensitivity to Undernutrition-Programmed Hypertension in the Adult Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mouillac</w:t>
+                <w:t xml:space="preserve">Gilles Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rivière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Salzet</w:t>
+                <w:t xml:space="preserve">Christine Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (5), pp.1169-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000185148.27901.fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167323v1</w:t>
+                <w:t xml:space="preserve">hal-04570919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 382 (2), pp.565-573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20040522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5214,51 +5339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6A5F6BE"/>
+    <w:nsid w:val="989D881D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5445,51 +5570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8372-8715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094812063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349827v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Auger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111142" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Rabiller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Houssais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c08201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121472" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2022.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02952460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15500" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080452" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fellous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090695" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155835v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan He" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006807" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabihoudine Ibouniyamine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0833-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Carlier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.04.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lienhard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.4.14961" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Chung Wu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9523-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP0DPPDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Daniel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9421-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027833" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2009032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VGH7ZJVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lukaszewski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90740.2008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Corradi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward D Sturrock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ravi Acharya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.05.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kapel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ravallecple" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.05.062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8BRFP35-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levoye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mouillac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riviere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05833" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levoye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mouillac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vieau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salzet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570919v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vancamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000185148.27901.fe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouillac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivie&#768;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8372-8715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094812063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349827v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Auger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Rabiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Houssais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c08201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458180" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2022.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02952460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080452" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fellous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090695" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan He" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabihoudine Ibouniyamine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0833-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Carlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.04.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lienhard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.4.14961" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Chung Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9523-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP0DPPDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Daniel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9421-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027833" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2009032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VGH7ZJVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lukaszewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90740.2008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Corradi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward D Sturrock" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ravi Acharya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.05.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kapel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ravallecple" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.05.062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8BRFP35-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levoye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mouillac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riviere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05833" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouillac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivie&#768;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levoye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mouillac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vieau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vancamp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000185148.27901.fe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>