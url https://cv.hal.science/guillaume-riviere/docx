--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -306,306 +306,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental early exposure to environmentally realistic pesticide mixture drives offspring phenotype in a larger extent than direct exposure in the Pacific oyster</w:t>
+                <w:t xml:space="preserve">DNA methylation drives environmentally-induced gene expression by shaping chromatin structure in the oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+                <w:t xml:space="preserve">Carlos Arredondo-Espinoza Roberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+                <w:t xml:space="preserve">Antonin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807318v1</w:t>
+                <w:t xml:space="preserve">hal-05605023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and molecular effects of early exposure to environmentally relevant pesticide mixture in the Pacific oyster, Crassostrea gigas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Oyster epigenetics and epitranscriptomics: Shaping chromatin structure in an eco-evo-devo context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">INCAR ECOS-Sud/ANID BIVALOMICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCAR Interdisciplinary National Center for Aquaculture Reserach, Nov 2025, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807334v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parental early exposure to environmentally realistic pesticide mixture drives offspring phenotype in a larger extent than direct exposure in the Pacific oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRIMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic and molecular effects of early exposure to environmentally relevant pesticide mixture in the Pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRIMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multigenerational Effects of Early Exposure to an Environmentally Relevant Pesticide Mixture in the Pacific Oyster, C. gigas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Woods Hole, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -615,374 +809,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUTATIVE M6A-DEPENDENT DOSAGE COMPENSATION IN TRIPLOID OYSTERS SUGGESTS EXTENSION OF THE X CHROMOSOME INACTIVATION PARADIGM OUTSIDE MAMMALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arredondo-Espinoza Roberto Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo larval effects of early exposure to environmentaly realistic pesticides mixture in the pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSIOMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nelson, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -992,4286 +1186,4286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">m&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;A-RNA epitranscriptomes regulate splicing and neuronal development in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto-Carlos Arredondo-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 117 (6), pp.111142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pacific oyster reproduction is affected by early-life exposure to environmental pesticide mixture: A multigenerational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 937, 173569 (10p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestors’ Gift: Parental Early Exposure to the Environmentally Realistic Pesticide Mixture Drives Offspring Phenotype in a Larger Extent Than Direct Exposure in the Pacific Oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Houssais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (4), pp.1865-1876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.3c08201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of N6-methyladenosine dynamics indicates regulation of oyster development by m6A-RNA epitranscriptomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Structural and functional characterization of an egg-laying hormone signaling system in a lophotrochozoan – The pacific oyster (Crassostrea gigas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2021.08.30.458180⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346, pp.114417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2023.114417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331890v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of an egg-laying hormone signaling system in a lophotrochozoan – The pacific oyster (Crassostrea gigas)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Schwartz</w:t>
+                <w:t xml:space="preserve">Molecular and phenotypic effects of early exposure to an environmentally relevant pesticide mixture in the Pacific oyster, Crassostrea gigas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 326, pp.121472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2023.114417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04317342v1</w:t>
+                <w:t xml:space="preserve">hal-04101505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic effects of early exposure to an environmentally relevant pesticide mixture in the Pacific oyster, Crassostrea gigas.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Profiling of N6-methyladenosine dynamics indicates regulation of oyster development by m6A-RNA epitranscriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorane Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.742-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2021.08.30.458180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04101505v1</w:t>
+                <w:t xml:space="preserve">hal-03331890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N6-Methyladenosine Profile Dynamics Indicates Regulation of Oyster Development by m6A-RNA Epitranscriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gpb.2022.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional m 6 A‐RNA methylation pathway in the oyster Crassostrea gigas assumes epitranscriptomic regulation of lophotrochozoan development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 288 (5), pp.1696-1711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.15500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome Profiling of the Pacific Oyster Crassostrea gigas Visceral Ganglia over a Reproduction Cycle Identifies Novel Regulatory Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (8), pp.452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md19080452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data for evolutive analysis of insulin related peptides in bilaterian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.546-550. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone Methylation Participates in Gene Expression Control during the Early Development of the Pacific Oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (9), pp.695. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10090695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution and functional characterisation of insulin related peptides in molluscs: Contributions of Crassostrea gigas genomic and transcriptomic-wide screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 271, pp.15-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper induces expression and methylation changes of early development genes in Crassostrea gigas embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Akcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 196, pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of DNA methylomes underlie oyster development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GigaTON: an extensive publicly searchable database providing a new reference transcriptome in the pacific oyster Crassostrea gigas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature influences histone methylation and mRNA expression of the Jmj-C histone-demethylase orthologues during the early development of the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0833-4⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01258440v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature influences histone methylation and mRNA expression of the Jmj-C histone-demethylase orthologues during the early development of the oyster Crassostrea gigas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Regulation of Hox orthologues in the oyster Crassostrea gigas evidences a functional role for promoter DNA methylation in an invertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Saint-Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2014.09.002⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589 (13), pp.1459-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2015.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570998v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Hox orthologues in the oyster Crassostrea gigas evidences a functional role for promoter DNA methylation in an invertebrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GigaTON: an extensive publicly searchable database providing a new reference transcriptome in the pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Saint-Carlier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabihoudine Ibouniyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2015.04.043⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0833-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02155834v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic regulation of somatic angiotensin-converting enzyme by DNA methylation and histone acetylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Epigenetic features in the oyster Crassostrea gigas suggestive of functionally relevant promoter DNA methylation in invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/epi.6.4.14961⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570995v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic features in the oyster Crassostrea gigas suggestive of functionally relevant promoter DNA methylation in invertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Epigenetic regulation of somatic angiotensin-converting enzyme by DNA methylation and histone acetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00129⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (4), pp.478-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/epi.6.4.14961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324608v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Methylation Is Crucial for the Early Development in the Oyster C. gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guan-Chung Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (6), pp.739-753. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-013-9523-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gametogenesis in the Pacific oyster Crassostrea gigas: a microarrays-based analysis identifies sex and stage specific genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e36353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0036353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo RNA Interference of a Gonad-Specific Transforming Growth Factor-beta in the Pacific Oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Corporeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (4), pp.402-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10126-011-9421-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crucial Role in Fertility for the Oyster Angiotensin-Converting Enzyme Orthologue CgACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.e27833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0027833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enzyme de conversion de l'angiotensine : une protéase conservée au cours de l'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 203 (4), pp.281-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jbio/2009032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-72. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+              <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-E472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483720v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Risold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-E472. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+              <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570982v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the first angiotensin-converting like enzyme in bacteria: Ancestor ACE is already active.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazel R Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward D Sturrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ravi Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 399 (1), pp.81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2007.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production, in continuous enzymatic membrane reactor, of an anti-hypertensive hydrolysate from an industrial alfalfa white protein concentrate exhibiting ACE inhibitory and opioid activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ravallecple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 98 (1), pp.120-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vieau</w:t>
+                <w:t xml:space="preserve">A Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salzet</w:t>
+                <w:t xml:space="preserve">B Mouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 184, pp.277-289. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+              <w:t xml:space="preserve">, 2005, 184 (1), pp.277-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017042v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Salzet</w:t>
+                <w:t xml:space="preserve">Angiotensin-Converting Enzyme 2 (ACE2) and ACE Activities Display Tissue-Specific Sensitivity to Undernutrition-Programmed Hypertension in the Adult Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (5), pp.1169-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000185148.27901.fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167323v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Salzet</w:t>
+                <w:t xml:space="preserve">A. Levoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 184 (1), pp.277-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570965v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiotensin-Converting Enzyme 2 (ACE2) and ACE Activities Display Tissue-Specific Sensitivity to Undernutrition-Programmed Hypertension in the Adult Rat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vancamp</w:t>
+                <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laborie</w:t>
+                <w:t xml:space="preserve">D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000185148.27901.fe⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 184, pp.277-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570919v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 382 (2), pp.565-573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20040522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5339,51 +5533,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="989D881D"/>
+    <w:nsid w:val="045A9851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +5764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8372-8715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094812063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349827v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Auger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349821v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Rabiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Houssais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c08201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458180" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121472" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2022.12.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02952460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330324v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080452" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fellous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090695" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan He" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabihoudine Ibouniyamine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0833-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Carlier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.04.043" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lienhard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.4.14961" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Chung Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9523-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP0DPPDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Daniel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9421-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027833" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2009032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VGH7ZJVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483720v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lukaszewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90740.2008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Corradi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward D Sturrock" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ravi Acharya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.05.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kapel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ravallecple" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.05.062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8BRFP35-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levoye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mouillac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riviere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05833" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouillac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivie&#768;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levoye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mouillac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vieau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vancamp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000185148.27901.fe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8372-8715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094812063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349827v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Auger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arredondo-Espinoza Roberto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Rabiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Houssais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c08201" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121472" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203942v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2022.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02952460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080452" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fellous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090695" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006807" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Carlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.04.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabihoudine Ibouniyamine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0833-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570995v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lienhard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.4.14961" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Chung Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9523-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP0DPPDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Daniel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9421-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027833" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2009032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VGH7ZJVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lukaszewski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90740.2008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Corradi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward D Sturrock" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ravi Acharya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.05.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kapel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ravallecple" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.05.062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8BRFP35-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levoye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mouillac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vieau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salzet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05833" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vancamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000185148.27901.fe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levoye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivie&#768;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mouillac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riviere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>