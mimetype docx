--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -181,625 +181,625 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M6A-RNA EPITRANSCRIPTOMES CONTROL NEURONAL DEVELOPMENT AND GENE SPLICING IN THE OYSTER</w:t>
+                <w:t xml:space="preserve">Oyster epigenetics and epitranscriptomics: Shaping chromatin structure in an eco-evo-devo context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Clairet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">INCAR ECOS-Sud/ANID BIVALOMICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCAR Interdisciplinary National Center for Aquaculture Reserach, Nov 2025, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349827v1</w:t>
+                <w:t xml:space="preserve">hal-05605045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation drives environmentally-induced gene expression by shaping chromatin structure in the oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arredondo-Espinoza Roberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster epigenetics and epitranscriptomics: Shaping chromatin structure in an eco-evo-devo context.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M6A-RNA EPITRANSCRIPTOMES CONTROL NEURONAL DEVELOPMENT AND GENE SPLICING IN THE OYSTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Clairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto-Carlos Arredondo-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Koechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCAR ECOS-Sud/ANID BIVALOMICS seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCAR Interdisciplinary National Center for Aquaculture Reserach, Nov 2025, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05605045v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental early exposure to environmentally realistic pesticide mixture drives offspring phenotype in a larger extent than direct exposure in the Pacific oyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and molecular effects of early exposure to environmentally relevant pesticide mixture in the Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigenerational Effects of Early Exposure to an Environmentally Relevant Pesticide Mixture in the Pacific Oyster, C. gigas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Woods Hole, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -809,374 +809,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUTATIVE M6A-DEPENDENT DOSAGE COMPENSATION IN TRIPLOID OYSTERS SUGGESTS EXTENSION OF THE X CHROMOSOME INACTIVATION PARADIGM OUTSIDE MAMMALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Auger</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Roberto-Carlos Arredondo-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIMAR2025 - Third International Symposium on Epigenetics in Marine and Aquatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo larval effects of early exposure to environmentaly realistic pesticides mixture in the pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSIOMAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nelson, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lelong</w:t>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Adeline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1186,4286 +1186,4286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">m&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;A-RNA epitranscriptomes regulate splicing and neuronal development in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Clairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Auger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roberto-Carlos Arredondo-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Koechlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 117 (6), pp.111142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pacific oyster reproduction is affected by early-life exposure to environmental pesticide mixture: A multigenerational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+                <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Guyomard</w:t>
+                <w:t xml:space="preserve">Alicia Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 937, 173569 (10p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestors’ Gift: Parental Early Exposure to the Environmentally Realistic Pesticide Mixture Drives Offspring Phenotype in a Larger Extent Than Direct Exposure in the Pacific Oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Rabiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Rabiller</w:t>
+                <w:t xml:space="preserve">Nina Houssais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (4), pp.1865-1876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.3c08201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of an egg-laying hormone signaling system in a lophotrochozoan – The pacific oyster (Crassostrea gigas)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling of N6-methyladenosine dynamics indicates regulation of oyster development by m6A-RNA epitranscriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorane Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2023.114417⟩</w:t>
+              <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.742-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2021.08.30.458180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317342v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic effects of early exposure to an environmentally relevant pesticide mixture in the Pacific oyster, Crassostrea gigas.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+                <w:t xml:space="preserve">Structural and functional characterization of an egg-laying hormone signaling system in a lophotrochozoan – The pacific oyster (Crassostrea gigas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Poi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Killian Guyomard</w:t>
+                <w:t xml:space="preserve">J. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 326, pp.121472. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346, pp.114417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2023.114417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101505v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of N6-methyladenosine dynamics indicates regulation of oyster development by m6A-RNA epitranscriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and phenotypic effects of early exposure to an environmentally relevant pesticide mixture in the Pacific oyster, Crassostrea gigas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorane Le Franc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2021.08.30.458180⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 326, pp.121472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331890v1</w:t>
+                <w:t xml:space="preserve">hal-04101505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N6-Methyladenosine Profile Dynamics Indicates Regulation of Oyster Development by m6A-RNA Epitranscriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gpb.2022.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional m 6 A‐RNA methylation pathway in the oyster Crassostrea gigas assumes epitranscriptomic regulation of lophotrochozoan development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Since</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 288 (5), pp.1696-1711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.15500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome Profiling of the Pacific Oyster Crassostrea gigas Visceral Ganglia over a Reproduction Cycle Identifies Novel Regulatory Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+                <w:t xml:space="preserve">Julie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Schwartz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorane Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (8), pp.452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md19080452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data for evolutive analysis of insulin related peptides in bilaterian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.546-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone Methylation Participates in Gene Expression Control during the Early Development of the Pacific Oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorane Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fellous</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (9), pp.695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes10090695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution and functional characterisation of insulin related peptides in molluscs: Contributions of Crassostrea gigas genomic and transcriptomic-wide screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 271, pp.15-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.10.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper induces expression and methylation changes of early development genes in Crassostrea gigas embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Lebreton</w:t>
+                <w:t xml:space="preserve">Julien Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rouxel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farida Akcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 196, pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of DNA methylomes underlie oyster development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan He</w:t>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+                <w:t xml:space="preserve">Elizabeth Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature influences histone methylation and mRNA expression of the Jmj-C histone-demethylase orthologues during the early development of the oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19, pp.23-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margen.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Hox orthologues in the oyster Crassostrea gigas evidences a functional role for promoter DNA methylation in an invertebrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 589 (13), pp.1459-1466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2015.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GigaTON: an extensive publicly searchable database providing a new reference transcriptome in the pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Riviere</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Nabihoudine Ibouniyamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabihoudine Ibouniyamine</w:t>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-015-0833-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic features in the oyster Crassostrea gigas suggestive of functionally relevant promoter DNA methylation in invertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Epigenetic regulation of somatic angiotensin-converting enzyme by DNA methylation and histone acetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00129⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (4), pp.478-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/epi.6.4.14961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324608v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic regulation of somatic angiotensin-converting enzyme by DNA methylation and histone acetylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Epigenetic features in the oyster Crassostrea gigas suggestive of functionally relevant promoter DNA methylation in invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/epi.6.4.14961⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570995v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Methylation Is Crucial for the Early Development in the Oyster C. gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan-Chung Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fellous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (6), pp.739-753. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-013-9523-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10126-013-9523-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gametogenesis in the Pacific oyster Crassostrea gigas: a microarrays-based analysis identifies sex and stage specific genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e36353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0036353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo RNA Interference of a Gonad-Specific Transforming Growth Factor-beta in the Pacific Oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fleury</w:t>
+                <w:t xml:space="preserve">Charlotte Corporeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Corporeau</w:t>
+                <w:t xml:space="preserve">Virgile Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (4), pp.402-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10126-011-9421-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crucial Role in Fertility for the Oyster Angiotensin-Converting Enzyme Orthologue CgACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.e27833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0027833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enzyme de conversion de l'angiotensine : une protéase conservée au cours de l'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 203 (4), pp.281-293. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2009032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jbio/2009032⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Breton</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
+                <w:t xml:space="preserve">P. Y. Risold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
+                <w:t xml:space="preserve">Mihaela Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-E472. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+              <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570982v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Breton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Y. Risold</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-72. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-E472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00483720v1</w:t>
+                <w:t xml:space="preserve">hal-04570982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the first angiotensin-converting like enzyme in bacteria: Ancestor ACE is already active.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Michaud</w:t>
+                <w:t xml:space="preserve">Hazel R Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel R Corradi</w:t>
+                <w:t xml:space="preserve">Edward D Sturrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ravi Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 399 (1), pp.81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2007.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production, in continuous enzymatic membrane reactor, of an anti-hypertensive hydrolysate from an industrial alfalfa white protein concentrate exhibiting ACE inhibitory and opioid activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Kapel</w:t>
+                <w:t xml:space="preserve">A Chabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chabeau</w:t>
+                <w:t xml:space="preserve">J Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ravallecple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 98 (1), pp.120-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.05.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.05.062⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Levoye</w:t>
+                <w:t xml:space="preserve">B. Mouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Mouillac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+                <w:t xml:space="preserve">G. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vieau</w:t>
+                <w:t xml:space="preserve">D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Salzet</w:t>
+                <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 184 (1), pp.277-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570965v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiotensin-Converting Enzyme 2 (ACE2) and ACE Activities Display Tissue-Specific Sensitivity to Undernutrition-Programmed Hypertension in the Adult Rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Levoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Laborie</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000185148.27901.fe⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 184 (1), pp.277-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570919v1</w:t>
+                <w:t xml:space="preserve">hal-04570965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Levoye</w:t>
+                <w:t xml:space="preserve">Angiotensin-Converting Enzyme 2 (ACE2) and ACE Activities Display Tissue-Specific Sensitivity to Undernutrition-Programmed Hypertension in the Adult Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mouillac</w:t>
+                <w:t xml:space="preserve">Gilles Vancamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rivière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Salzet</w:t>
+                <w:t xml:space="preserve">Christine Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (5), pp.1169-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.HYP.0000185148.27901.fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167323v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, expression and pharmacological characterization of a vasopressin-related receptor in an annelid, the leech Theromyzon tessulatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mouillac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 184, pp.277-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.1.05833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Deloffre</w:t>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 382 (2), pp.565-573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20040522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5533,51 +5533,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="045A9851"/>
+    <w:nsid w:val="49172D0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5764,51 +5764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8372-8715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094812063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349827v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Auger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arredondo-Espinoza Roberto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arredondo-Espinoza Roberto Carlos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Rabiller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Houssais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c08201" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121472" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203942v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2022.12.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02952460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080452" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fellous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090695" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006807" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Carlier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.04.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabihoudine Ibouniyamine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0833-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570995v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lienhard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.4.14961" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Chung Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9523-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP0DPPDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Daniel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9421-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027833" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2009032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VGH7ZJVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lukaszewski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90740.2008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Corradi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward D Sturrock" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ravi Acharya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.05.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kapel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesage" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ravallecple" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.05.062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8BRFP35-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levoye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mouillac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vieau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salzet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05833" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vancamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000185148.27901.fe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levoye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivie&#768;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mouillac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riviere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8372-8715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094812063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arredondo-Espinoza Roberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Clairet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Auger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto-Carlos Arredondo-Espinoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Rabiller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Houssais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c08201" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.08.30.458180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Dubos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pasquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwartz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04101505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2022.12.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02952460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15500" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwartz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19080452" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fellous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090695" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006807" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.09.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Carlier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2015.04.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riviere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabihoudine Ibouniyamine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0833-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lienhard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andrieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.4.14961" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Chung Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-013-9523-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP0DPPDH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036353" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Quillien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Daniel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-011-9421-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027833" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2009032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VGH7ZJVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lukaszewski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90740.2008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169226v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Corradi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward D Sturrock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ravi Acharya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.05.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kapel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ravallecple" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.05.062" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8BRFP35-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levoye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouillac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rivie&#768;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05833" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570965v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Levoye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mouillac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vieau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salzet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570919v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vancamp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.HYP.0000185148.27901.fe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mouillac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riviere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>