--- v0 (2026-03-23)
+++ v1 (2026-04-29)
@@ -1317,183 +1317,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artin Approximation</w:t>
+                <w:t xml:space="preserve">Local zero estimates and effective division in rings of algebraic power series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Singularities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17, pp.108-192. </w:t>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 737, pp.111-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5427/jsing.2018.17g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/crelle-2015-0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255285v1</w:t>
+                <w:t xml:space="preserve">hal-01008774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local zero estimates and effective division in rings of algebraic power series</w:t>
+                <w:t xml:space="preserve">Artin Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 737, pp.111-160. </w:t>
+              <w:t xml:space="preserve">Journal of Singularities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.108-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/crelle-2015-0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5427/jsing.2018.17g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008774v2</w:t>
+                <w:t xml:space="preserve">hal-01255285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order approximation of analytic sets by topologically equivalent algebraic sets</w:t>
               </w:r>
@@ -3545,51 +3545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusi&#324;ski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/ap241218-2-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricardo Belotto da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Curmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Mir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Aroca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Decaup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-021-02338-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2020.106627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Belotto da Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/490" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2020.1758937" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Popescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jes&#250;s Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-018-1025-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2018.17g" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008774v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2015-0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bilski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kurdyka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-017-1937-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2018.12.1215" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2017.16a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schober" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spivakovsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2013.v20.n2.a9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2012.05.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hickel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2011-129-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2010.02.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-10-10236-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.09.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2005.06.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235349v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jesus Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusi&#324;ski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/ap241218-2-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricardo Belotto da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Curmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Mir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Aroca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Decaup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-021-02338-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2020.106627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Belotto da Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/490" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2020.1758937" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Popescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jes&#250;s Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-018-1025-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008774v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2015-0041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2018.17g" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bilski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kurdyka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-017-1937-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2018.12.1215" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2017.16a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schober" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spivakovsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2013.v20.n2.a9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2012.05.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hickel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2011-129-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2010.02.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-10-10236-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.09.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2005.06.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235349v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jesus Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>