--- v1 (2026-04-29)
+++ v2 (2026-05-22)
@@ -702,196 +702,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic varieties are homeomorphic to varieties defined over number fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artin approximation over Banach spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/CMH/490⟩</w:t>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (10), pp.4214-4223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00927872.2020.1758937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536240v1</w:t>
+                <w:t xml:space="preserve">hal-03455226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artin approximation over Banach spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algebraic varieties are homeomorphic to varieties defined over number fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Parusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (10), pp.4214-4223. </w:t>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.339--359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00927872.2020.1758937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/CMH/490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455226v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparameter perturbation theory of matrices and linear operators</w:t>
               </w:r>
@@ -1040,213 +1040,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMARKS ON ARTIN APPROXIMATION WITH CONSTRAINTS</w:t>
+                <w:t xml:space="preserve">Linear nested Artin approximation theorem for algebraic power series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Jesús Castro-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (1-2), pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00229-018-1025-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455277v1</w:t>
+                <w:t xml:space="preserve">hal-03455258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear nested Artin approximation theorem for algebraic power series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">REMARKS ON ARTIN APPROXIMATION WITH CONSTRAINTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osaka Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (3), pp.431-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00229-018-1025-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03455258v1</w:t>
+                <w:t xml:space="preserve">hal-03455277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support of Laurent series algebraic over the field of formal power series</w:t>
               </w:r>
@@ -1505,51 +1505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Bilski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Kurdyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Parusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1668,300 +1668,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the algebraic closure of the field of power series in several variables in characteristic zero</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An irreducibility criterion for power series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Singularities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5427/jsing.2017.16a⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/proc/13635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313076v1</w:t>
+                <w:t xml:space="preserve">hal-01474709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local topological algebraicity of analytic function germs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Bilski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Parusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebraic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), pp.177 - 197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/jag/667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An irreducibility criterion for power series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the algebraic closure of the field of power series in several variables in characteristic zero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Singularities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.1-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/proc/13635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5427/jsing.2017.16a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474709v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analogue of Izumi's Theorem for Abhyankar valuations</w:t>
               </w:r>
@@ -3143,151 +3143,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la linearite de la fonction de Artin</w:t>
+                <w:t xml:space="preserve">Series de Poincare motiviques geometrique et arithmetique d'un germe d'hypersurface irreductible quasi-ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125564v1</w:t>
+                <w:t xml:space="preserve">hal-00125566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series de Poincare motiviques geometrique et arithmetique d'un germe d'hypersurface irreductible quasi-ordinaire</w:t>
+                <w:t xml:space="preserve">Sur la linearite de la fonction de Artin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125566v1</w:t>
+                <w:t xml:space="preserve">hal-00125564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3545,51 +3545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusi&#324;ski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/ap241218-2-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricardo Belotto da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Curmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Mir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Aroca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Decaup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-021-02338-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2020.106627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Belotto da Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/490" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2020.1758937" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Popescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jes&#250;s Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-018-1025-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008774v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2015-0041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2018.17g" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bilski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kurdyka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-017-1937-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2018.12.1215" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2017.16a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schober" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spivakovsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2013.v20.n2.a9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2012.05.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hickel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2011-129-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2010.02.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-10-10236-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.09.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2005.06.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235349v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jesus Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125566v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusi&#324;ski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/ap241218-2-6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricardo Belotto da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Curmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Mir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Aroca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Decaup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-021-02338-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2020.106627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Belotto da Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927872.2020.1758937" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parusinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jes&#250;s Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Popescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-018-1025-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008774v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2015-0041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2018.17g" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Bilski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kurdyka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-017-1937-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2018.12.1215" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Schober" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13635" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/jag/667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2017.16a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spivakovsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2013.v20.n2.a9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2012.05.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hickel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2011-129-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2010.02.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-10-10236-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2009.09.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2005.06.037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235349v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jesus Castro-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>